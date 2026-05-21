--- v0 (2026-04-04)
+++ v1 (2026-05-21)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="842" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="989" uniqueCount="676">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Address1</t>
   </si>
   <si>
     <t>Address2</t>
   </si>
   <si>
     <t>Address3</t>
   </si>
   <si>
     <t>Address4</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
@@ -99,98 +99,98 @@
   <si>
     <t>ATTN: THOMAS CIANTRA &amp; JOSHUA ELLISON</t>
   </si>
   <si>
     <t>7950 JONES BRANCH DRIVE</t>
   </si>
   <si>
     <t>SUITE 400S</t>
   </si>
   <si>
     <t>MCLEAN</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>22102</t>
   </si>
   <si>
     <t>thomas.ciantra@alpa.org; joshua.ellison@alpa.org</t>
   </si>
   <si>
     <t>AKIN GUMP STRAUSS HAUER &amp; FELD LLP</t>
   </si>
   <si>
+    <t>(COUNSEL TO AD HOC COMMITTEE)</t>
+  </si>
+  <si>
+    <t>ATTN: RACHEL BIBLO BLOCK</t>
+  </si>
+  <si>
+    <t>2300 N. FIELD STREET, SUITE 1800</t>
+  </si>
+  <si>
+    <t>DALLAS</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>75201</t>
+  </si>
+  <si>
+    <t>rbibloblock@akingump.com</t>
+  </si>
+  <si>
+    <t>214-969-4343</t>
+  </si>
+  <si>
     <t>AHG OF SENIOR SECURED NOTEEHOLDR</t>
   </si>
   <si>
     <t>ATTN: BLAINE SCOTT</t>
   </si>
   <si>
     <t>2001 K STREET NW</t>
   </si>
   <si>
     <t>WASHINGTON</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>20006</t>
   </si>
   <si>
     <t>bscott@akingump.com</t>
   </si>
   <si>
     <t>202-887-4288</t>
   </si>
   <si>
-    <t>(COUNSEL TO AD HOC COMMITTEE)</t>
-[...22 lines deleted...]
-  <si>
     <t>AKIN GUMP STRAUSS HAUER &amp; FELD LLP.</t>
   </si>
   <si>
     <t>AHG OF SENIOR SECURED NOTHOLDER</t>
   </si>
   <si>
     <t>ATTN: M STAMER, A QUERESH, J RUBIN</t>
   </si>
   <si>
     <t>AND KEVIN ZUZOLO</t>
   </si>
   <si>
     <t>ONE BRYANT PARK</t>
   </si>
   <si>
     <t>NEW YORK</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>mstamer@akingump.com; aqureshi@akingump.com;  kzuzolo@akingump.com; jrubin@akingump.com</t>
@@ -237,50 +237,80 @@
   <si>
     <t>jmorse@afacwa.org</t>
   </si>
   <si>
     <t>AVIATION CAPITAL GROUP LLC</t>
   </si>
   <si>
     <t>ATTN: JOHN GRAVES</t>
   </si>
   <si>
     <t>840 NEWPORT CENTER DRIVE # 300</t>
   </si>
   <si>
     <t>NEWPORT BEACH</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>92660</t>
   </si>
   <si>
     <t>John.Graves@AviationCapital.com</t>
   </si>
   <si>
+    <t>Ballard Spahr LLP</t>
+  </si>
+  <si>
+    <t>(Counsel to Aero DFW III, LP and Aero Lauderdale)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attn: Leslie Heilman, Laurel Roglen &amp; </t>
+  </si>
+  <si>
+    <t>Margaret Vesper)</t>
+  </si>
+  <si>
+    <t>222 Delaware Avenue, 10th Floor</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>19801</t>
+  </si>
+  <si>
+    <t>heilmanl@ballardspahr.com; roglenl@ballardspahr.com; vesperm@ballardspahr.com</t>
+  </si>
+  <si>
+    <t>302-252-4466</t>
+  </si>
+  <si>
     <t>BRONSTEIN, GEWIRTZ &amp; GROSSMAN, LLC</t>
   </si>
   <si>
     <t>(Counsel to Terrance Mleczko TM Defense Solutions)</t>
   </si>
   <si>
     <t>Attn: Peretz Bronstein</t>
   </si>
   <si>
     <t>60 East 42nd Street, 46th Floor</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>BROWN &amp; CONNERY, LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO SJTA)</t>
   </si>
   <si>
     <t>ATTN: JULIE F. MONTGOMERY</t>
@@ -318,74 +348,86 @@
   <si>
     <t>SAN FRANCISCO</t>
   </si>
   <si>
     <t>94105-349</t>
   </si>
   <si>
     <t>schristianson@buchalter.com</t>
   </si>
   <si>
     <t>CITIBANK, N.A.</t>
   </si>
   <si>
     <t>C/O CITIBANK DELAWARE</t>
   </si>
   <si>
     <t>ATTN: AGENCY OPERATIONS</t>
   </si>
   <si>
     <t>ONE PENNS WAY, OPS 2/2</t>
   </si>
   <si>
     <t>NEWCASTLE</t>
   </si>
   <si>
-    <t>DE</t>
-[...1 lines deleted...]
-  <si>
     <t>19720</t>
   </si>
   <si>
+    <t>Cohen, Weiss and Simon LLP</t>
+  </si>
+  <si>
+    <t>(Counsel for IAM Union)</t>
+  </si>
+  <si>
+    <t>Attn: Richard M. Seltzer, Matthew E. Stolz</t>
+  </si>
+  <si>
+    <t>909 Third Avenue, 12th Floor</t>
+  </si>
+  <si>
+    <t>10022</t>
+  </si>
+  <si>
+    <t>rseltzer@cwsny.com; mstolz@cwsny.com</t>
+  </si>
+  <si>
     <t>COHEN, WEISS AND SIMON LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO AIR LINE PILOTS ASSOCIATION)</t>
   </si>
   <si>
     <t>ATTN: R. SELTZER, P. DECHIARA, M. WOODS, M. STOLTZ</t>
   </si>
   <si>
     <t>K. JEFF WANG &amp; Samuel Hull</t>
   </si>
   <si>
     <t>909 THIRD AVENUE, 12TH FLOOR</t>
   </si>
   <si>
-    <t>10022</t>
-[...1 lines deleted...]
-  <si>
     <t>rseltzer@cwsny.com; pdechiara@cwsny.com; mwoods@cwsny.com; mstolz@cwsny.com; jwang@cwsny.com; shull@cwsny.com</t>
   </si>
   <si>
     <t>646-473-8219; 646-473-8216; 646-473-8234; 646-473-8213; 646-473-8271</t>
   </si>
   <si>
     <t>CULLEN AND DYKMAN LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO FLORIDA POWER &amp; LIGHT COMPANY)</t>
   </si>
   <si>
     <t>ATTN: KYRIAKI CHRISTODOULOU</t>
   </si>
   <si>
     <t>ONE BATTERY PARK PLAZA</t>
   </si>
   <si>
     <t>34TH FLOOR</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>kchristodoulou@cullenllp.com</t>
@@ -495,50 +537,74 @@
   <si>
     <t>benjamin.winger@us.dlapiper.com; robert.moskalewicz@us.dlapiper.com</t>
   </si>
   <si>
     <t>DORSEY &amp; WHITNEY LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO US BANK)</t>
   </si>
   <si>
     <t>ATTN: MICHAEL GALEN &amp; SAMUEL S. KOHN</t>
   </si>
   <si>
     <t>51 WEST 52ND STREET</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>kohn.sam@dorsey.com; galen.michael@dorsey.com</t>
   </si>
   <si>
     <t>212-953-7201</t>
   </si>
   <si>
+    <t>Edelson Lechtzin LLP</t>
+  </si>
+  <si>
+    <t>(Counsel to the Proposed Class)</t>
+  </si>
+  <si>
+    <t>Attn: Eric Lechtzin; Andrew Lapat</t>
+  </si>
+  <si>
+    <t>411 S. State Street, Suite N-300</t>
+  </si>
+  <si>
+    <t>Newtown</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>18940</t>
+  </si>
+  <si>
+    <t>elechtzin@edelson-law.com; alaplat@edelson-law.com</t>
+  </si>
+  <si>
     <t>EVERSHEDS SUTHERLAND (US) LLP</t>
   </si>
   <si>
     <t>(Counsel to Thales Avionics, Inc.)</t>
   </si>
   <si>
     <t>Attn: Sameer M. Alifarag</t>
   </si>
   <si>
     <t>The Grace Building, 40th Floor</t>
   </si>
   <si>
     <t>1114 Avenue of the Americas</t>
   </si>
   <si>
     <t>sameeralifarag@eversheds-sutherland.com</t>
   </si>
   <si>
     <t>FEDERAL AVIATION AUTHORITY</t>
   </si>
   <si>
     <t>ATTN: LAURALYN J. REMO</t>
   </si>
   <si>
     <t>OFFICE OF AVIATION ANALYSIS</t>
@@ -546,93 +612,117 @@
   <si>
     <t>800 INDEPENDENCE AVENUE, SW</t>
   </si>
   <si>
     <t>20591</t>
   </si>
   <si>
     <t>LAURA.REMO@DOT.GOV; PRESSOFFICE@FAA.GOV</t>
   </si>
   <si>
     <t>US DEPT OF TRANSPORTATION</t>
   </si>
   <si>
     <t>1200 NEW JERSEY AVENUE SE</t>
   </si>
   <si>
     <t>20590-0001</t>
   </si>
   <si>
     <t>LAURA.REMO@DOT.GOV</t>
   </si>
   <si>
     <t>FROST BROWN TODD LLP</t>
   </si>
   <si>
+    <t>(COUNSEL TO INDIANAPOLIS AIRPORT AUTHORITY)</t>
+  </si>
+  <si>
+    <t>205 E. 42ND STREET, SUITE 1900</t>
+  </si>
+  <si>
+    <t>332-207-4599</t>
+  </si>
+  <si>
     <t>(COUNSEL TO MARATHON PETROLEUM)</t>
   </si>
   <si>
     <t>ATTN: ERIN P. SEVERINI &amp; RONALD E. HOLD</t>
   </si>
   <si>
     <t>3300 GREAT AMERICAN TOWER, 301 EAST FOURTH STREET</t>
   </si>
   <si>
     <t>CINCINNATI</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>45202</t>
   </si>
   <si>
     <t>eseverini@fbtlaw.com; rgold@fbtlaw.com</t>
   </si>
   <si>
     <t>513-651-6981</t>
   </si>
   <si>
-    <t>(COUNSEL TO INDIANAPOLIS AIRPORT AUTHORITY)</t>
-[...1 lines deleted...]
-  <si>
     <t>ATTN: ERIN SEVERINI, RONALD GOLD &amp; JOY KLEISINGER</t>
   </si>
   <si>
     <t>3300 GREAT AMERICAN TOWER</t>
   </si>
   <si>
     <t>301 EAST FOURTH STREET</t>
   </si>
   <si>
     <t>rgold@fbtlaw.com; eseverini@fbtlaw.com; jkleisinger@fbtlaw.com</t>
   </si>
   <si>
-    <t>205 E. 42ND STREET, SUITE 1900</t>
-[...2 lines deleted...]
-    <t>332-207-4599</t>
+    <t>GIBSON, DUNN &amp; CRUTCHER LLP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Counsel to Ad Hoc Group of EETC 2025-1 Super B </t>
+  </si>
+  <si>
+    <t>Certificate Holders)</t>
+  </si>
+  <si>
+    <t>Attn: Jason Z. Goldstein &amp; Madalyn M. Miller</t>
+  </si>
+  <si>
+    <t>200 Park Avenue</t>
+  </si>
+  <si>
+    <t>10166</t>
+  </si>
+  <si>
+    <t>jgoldstein@gibsondunn.com; mmiller@gibsondunn.com</t>
+  </si>
+  <si>
+    <t>212-351-4035</t>
   </si>
   <si>
     <t>GLENN AGRE BERGMAN &amp; FUENTES LLP</t>
   </si>
   <si>
     <t>(Counsel to the Examiner)</t>
   </si>
   <si>
     <t>Attn: Andrew Glenn, Kurt Mayr, Trevor Welch,</t>
   </si>
   <si>
     <t>Richard Ramirez &amp; Malak Doss)</t>
   </si>
   <si>
     <t>1185 Avenue of the America, 22nd Fl</t>
   </si>
   <si>
     <t>New york</t>
   </si>
   <si>
     <t>aglenn@glennagre.com; kmayr@glennagre.com; twelch@glennagre.com; rramirez@glennagre.com; mdoss@glennagre.com</t>
   </si>
   <si>
     <t>HAYNES AND BOONE, LLP</t>
   </si>
@@ -681,65 +771,80 @@
   <si>
     <t>ATTN: BARBRA R. PARLIN</t>
   </si>
   <si>
     <t>787 7TH AVENUE, 31ST FLOOR</t>
   </si>
   <si>
     <t>Barbra.Parlin@hklaw.com</t>
   </si>
   <si>
     <t>212-385-9010</t>
   </si>
   <si>
     <t>ATTN: BRIAN SMITH</t>
   </si>
   <si>
     <t>1722 ROUTH ST., STE 1500</t>
   </si>
   <si>
     <t>Brian.Smith@hklaw.com</t>
   </si>
   <si>
     <t>214-964-9501</t>
   </si>
   <si>
+    <t>Hughes Hubbard &amp; Reed LLP</t>
+  </si>
+  <si>
+    <t>(Counsel to Tailwind 2019-1 USA LLC)</t>
+  </si>
+  <si>
+    <t>Attn: Kathryn A Coleman &amp; Jeffrey S. Margolin</t>
+  </si>
+  <si>
+    <t>One Battery Park Plaza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">katie.coleman@hugheshubbard.com; jeff.margolin@hugheshubbard.com </t>
+  </si>
+  <si>
+    <t>212-422-4726</t>
+  </si>
+  <si>
     <t>INTERNAL REVENUE SERVICE</t>
   </si>
   <si>
     <t>ATTN CENTRALIZED INSOLVENCY OPS</t>
   </si>
   <si>
     <t>PO BOX 7346</t>
   </si>
   <si>
     <t>PHILADELPHIA</t>
   </si>
   <si>
-    <t>PA</t>
-[...1 lines deleted...]
-  <si>
     <t>19101-7346</t>
   </si>
   <si>
     <t>VICTORIA.G.MOSBY@IRS.GOV;  MILLIE.H.AGENT@IRS.GOV</t>
   </si>
   <si>
     <t>855-235-6787</t>
   </si>
   <si>
     <t>JASIEL MORENO</t>
   </si>
   <si>
     <t>Address on file</t>
   </si>
   <si>
     <t>LATHAM &amp; WATKINS LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO AMERICAN AIRLINES, INC.)</t>
   </si>
   <si>
     <t>ATTN: ANDREW SORKIN &amp; JONATHAN J. WEICHSELBAUM</t>
   </si>
   <si>
     <t>1271 AVENUE OF THE AMERICAS</t>
@@ -780,89 +885,89 @@
   <si>
     <t>(COUNSEL TO LESMORE FRAZER)</t>
   </si>
   <si>
     <t>ATTN: LEE J. ROHN</t>
   </si>
   <si>
     <t>1108 KING STREET, SUITE 3</t>
   </si>
   <si>
     <t>CHRISTIANSTED, ST. CROIX</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>00820</t>
   </si>
   <si>
     <t>lee@rohnlaw.com</t>
   </si>
   <si>
     <t>LINEBARGER GOGGAN BLAIR &amp; SAMPSON, LLP</t>
   </si>
   <si>
+    <t>(COUNSEL TO LONE STAR COLLEGE SYSTEM)</t>
+  </si>
+  <si>
+    <t>ATTN: TARA L. GRUNDEMEIER</t>
+  </si>
+  <si>
+    <t>PO BOX 3064</t>
+  </si>
+  <si>
+    <t>77253-3064</t>
+  </si>
+  <si>
+    <t>houston_bankruptcy@lgbs.com</t>
+  </si>
+  <si>
+    <t>713-844-3503</t>
+  </si>
+  <si>
     <t>(COUNSEL TO BEXAR COUNTY)</t>
   </si>
   <si>
     <t>ATTN: DON STECKER</t>
   </si>
   <si>
     <t>112 E. PECAN STREET, SUITE 2200</t>
   </si>
   <si>
     <t>SAN ANTONIO</t>
   </si>
   <si>
     <t>78205</t>
   </si>
   <si>
     <t>sanantonio.bankruptcy@lgbs.com</t>
   </si>
   <si>
     <t>210-225-6410</t>
   </si>
   <si>
-    <t>(COUNSEL TO LONE STAR COLLEGE SYSTEM)</t>
-[...16 lines deleted...]
-  <si>
     <t>LINEBARGER GOGGAN BLAIR SAMPSON LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO TARRANT COUNTY)</t>
   </si>
   <si>
     <t>ATTN: JOHN KENDRICK TURNER</t>
   </si>
   <si>
     <t>3500 MAPLE AVENUE, STE 800</t>
   </si>
   <si>
     <t>75219</t>
   </si>
   <si>
     <t>dallas.bankruptcy@lgbs.com</t>
   </si>
   <si>
     <t>469-221-5003</t>
   </si>
   <si>
     <t>LUFTHANSA TECHNIK AG</t>
   </si>
   <si>
     <t>ATTN: DR. FRANK BAYER AND KLAUS WACHHOLZ</t>
@@ -912,71 +1017,119 @@
   <si>
     <t>MAURICE WUTSCHER LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO AMTRUST NORTH AMERICA, INC.</t>
   </si>
   <si>
     <t>ON BEHALF OF SOUTHERN INSURANCE COMPANY)</t>
   </si>
   <si>
     <t>ATTN: ALAN C. HOCHHEISER</t>
   </si>
   <si>
     <t>23611 CHAGRIN BLVD., SUITE 207</t>
   </si>
   <si>
     <t>BEACHWOOD</t>
   </si>
   <si>
     <t>44122</t>
   </si>
   <si>
     <t>216-472-8510</t>
   </si>
   <si>
+    <t>McELROY, DEUTSCH, MULVANEY &amp; CARPENTER, LLP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Counsel to Crum &amp; Forster Specialty Insurance </t>
+  </si>
+  <si>
+    <t>Company)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attn: Gary D. Bressler </t>
+  </si>
+  <si>
+    <t>225 Liberty Street, 36th Floor</t>
+  </si>
+  <si>
+    <t>10281</t>
+  </si>
+  <si>
     <t>MILBANK LLP</t>
   </si>
   <si>
+    <t>(COUNSEL TO CITI)</t>
+  </si>
+  <si>
+    <t>ATTN: ATARA MILLER &amp; ALEXA SAVINO</t>
+  </si>
+  <si>
+    <t>55 HUDSON YARDS</t>
+  </si>
+  <si>
+    <t>amiller@milbank.com;  tlomazow@milbank.com;  aharmeyer@milbank.com; jkestecher@milbank.com; asavino1@milbank.com</t>
+  </si>
+  <si>
+    <t>212-530-5219</t>
+  </si>
+  <si>
+    <t>(Counsel to Citi)</t>
+  </si>
+  <si>
+    <t>Attn: James H. Weingarten &amp; Anastasia Pasta</t>
+  </si>
+  <si>
+    <t>1101 New York Avenue NW</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>20005</t>
+  </si>
+  <si>
+    <t>jweingarten@milbank.com; apastan@milbank.com</t>
+  </si>
+  <si>
+    <t>202-263-7586</t>
+  </si>
+  <si>
     <t>ATTN: A HARMEYER, T LOMAZOW,</t>
   </si>
   <si>
     <t>J FORMAN, J PASCALE</t>
   </si>
   <si>
-    <t>55 HUDSON YARDS</t>
-[...1 lines deleted...]
-  <si>
     <t>10001-2163</t>
   </si>
   <si>
     <t>AHARMEYER@MILBANK.COM;  TLOMAZOW@MILBANK.COM;  JFORMAN@MILBANK.COM;  JPASCALE@MILBANK.COM; jkestecher@milbank.com</t>
   </si>
   <si>
-    <t>212-530-5219</t>
-[...1 lines deleted...]
-  <si>
     <t>MOORE &amp; VAN ALLEN PLLC</t>
   </si>
   <si>
     <t>COUNSEL TO WILMINGTON TRUST COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">ATTN: ZACHARY H. SMITH </t>
   </si>
   <si>
     <t xml:space="preserve">100 NORTH TRYON STREET, SUITE 4700 </t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t xml:space="preserve"> 28202</t>
   </si>
   <si>
     <t xml:space="preserve">zacharysmith@mvalaw.com; haleesmith@mvalaw.com </t>
   </si>
   <si>
     <t xml:space="preserve">704-331-1046 </t>
@@ -1155,50 +1308,65 @@
   <si>
     <t xml:space="preserve">700 LOUISIANA STREET, SUITE 4500 </t>
   </si>
   <si>
     <t>77002</t>
   </si>
   <si>
     <t xml:space="preserve">mwarner@pszjlaw.com; ahassell@pszjlaw.com; bwallen@pszjlaw.com </t>
   </si>
   <si>
     <t xml:space="preserve">713-691-9407 </t>
   </si>
   <si>
     <t>ATTN: GREGORY V. DEMO</t>
   </si>
   <si>
     <t xml:space="preserve">1700 BROADWAY, 36TH FLOOR </t>
   </si>
   <si>
     <t xml:space="preserve">gdemo@pszjlaw.com </t>
   </si>
   <si>
     <t xml:space="preserve">212-561-7777 </t>
   </si>
   <si>
+    <t>PACHULSKI STANG ZIEHL &amp; JONES LLP</t>
+  </si>
+  <si>
+    <t>(Counsel to Avenger Flight Group, LLC, et al)</t>
+  </si>
+  <si>
+    <t>Attn: Steven W. Golden</t>
+  </si>
+  <si>
+    <t>1700 Broadway, 36th Floor</t>
+  </si>
+  <si>
+    <t>sgolden@pszjlaw.com</t>
+  </si>
+  <si>
     <t>PARKINS &amp; RUBIO LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO AFA)</t>
   </si>
   <si>
     <t xml:space="preserve">ATTN: CHARLES M. RUBIO </t>
   </si>
   <si>
     <t>100 PARK AVENUE, SUITE 1600</t>
   </si>
   <si>
     <t>crubio@parkinsrubio.com</t>
   </si>
   <si>
     <t>ATTN: LENARD M. PARKINS</t>
   </si>
   <si>
     <t>708 MAIN STREET, 10TH FLOOR</t>
   </si>
   <si>
     <t>lparkins@parkinsrubio.com</t>
   </si>
   <si>
     <t>PASHMAN STEIN WALDER HAYDEN, P.C.</t>
@@ -1419,50 +1587,65 @@
   <si>
     <t>(COUNSEL TO GOAA)</t>
   </si>
   <si>
     <t>ATTN: R. SCOTT WILLIAMS</t>
   </si>
   <si>
     <t>2001 PARK PLACE NORTH</t>
   </si>
   <si>
     <t>STE 1300</t>
   </si>
   <si>
     <t>BIRMINGHAM</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>35203</t>
   </si>
   <si>
     <t>swilliams@rumberger.com</t>
   </si>
   <si>
+    <t xml:space="preserve">Rumberger, Kirk &amp; Caldwell, P.C. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attn: R. Scott Williams </t>
+  </si>
+  <si>
+    <t>2001 Park Place North, Ste. 1300</t>
+  </si>
+  <si>
+    <t>Birmingham</t>
+  </si>
+  <si>
+    <t>swilliams@rumberber.com</t>
+  </si>
+  <si>
     <t>SECURITIES &amp; EXCHANGE COMMISSION</t>
   </si>
   <si>
     <t>100 F STREET, NE</t>
   </si>
   <si>
     <t>20549</t>
   </si>
   <si>
     <t>ATTN: NEAL JACOBSON</t>
   </si>
   <si>
     <t>100 PEARL ST.</t>
   </si>
   <si>
     <t>SUITE 20-100</t>
   </si>
   <si>
     <t>10004-2616</t>
   </si>
   <si>
     <t>JACOBSONN@SEC.GOV</t>
   </si>
   <si>
     <t>SEHAM, SEHAM, MELTZ &amp; PETERSEN, LLP</t>
@@ -1617,89 +1800,155 @@
   <si>
     <t>mbraswell@sugarmansusskind.com; mlevine@sugarmansusskind.com</t>
   </si>
   <si>
     <t>305-447-8115</t>
   </si>
   <si>
     <t>THE BAYNE LAW GROUP, LLC</t>
   </si>
   <si>
     <t>(COUNSEL TO NAI NATIONAL LIMITED)</t>
   </si>
   <si>
     <t>ATTN: ANDREW J. BAYNE &amp; THOMAS E. LAMB</t>
   </si>
   <si>
     <t>230 PARK AVENUE, THIRD FLOOR WEST</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>abayne@baynelaw.com; thomas@baynelaw.com</t>
   </si>
   <si>
+    <t>Thompson Coburn LLP</t>
+  </si>
+  <si>
+    <t>(Cousnel to Trego-Dugan)</t>
+  </si>
+  <si>
+    <t>Attn: Mark S. Indelicato; Emaan Choudhry</t>
+  </si>
+  <si>
+    <t>488 Madison Avenue</t>
+  </si>
+  <si>
+    <t>echoudhry@thompsoncoburn.com; mindelicato@thompsoncoburn.com</t>
+  </si>
+  <si>
     <t>THOMPSON HINE LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO AIRCO AVIATION SERVICES LLC DBA UNIFI)</t>
   </si>
   <si>
     <t>ATTN: ALEXANDER J. ANDREWS</t>
   </si>
   <si>
     <t>300 MADISON AVENUE, 27TH FLOOR</t>
   </si>
   <si>
     <t>Alexander.Andrews@ThompsonHine.com</t>
   </si>
   <si>
     <t>212-344-6101</t>
   </si>
   <si>
+    <t>Todd E. Duffy, PLLC</t>
+  </si>
+  <si>
+    <t>Attn: Todd E. Duffy</t>
+  </si>
+  <si>
+    <t>132 W 31st St., 9th Floor</t>
+  </si>
+  <si>
+    <t>todd@teduffylaw.com</t>
+  </si>
+  <si>
     <t>Travis County</t>
   </si>
   <si>
     <t>C/O Travis County Attorney's Office</t>
   </si>
   <si>
     <t>ATTN Jason A Starks</t>
   </si>
   <si>
     <t>PO Box 1748</t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
     <t>78767</t>
   </si>
   <si>
     <t>jason.starks@traviscountytx.gov</t>
   </si>
   <si>
+    <t>Troutman Pepper Locke LLP</t>
+  </si>
+  <si>
+    <t>(Counsel for Delta Air Lines, Inc.)</t>
+  </si>
+  <si>
+    <t>Attn: Matthew R. Brooks</t>
+  </si>
+  <si>
+    <t>875 Third Avenue</t>
+  </si>
+  <si>
+    <t>matthew.brooks@troutman.com</t>
+  </si>
+  <si>
+    <t>212-704-6288</t>
+  </si>
+  <si>
+    <t>(Counsel to Delta Air Lines, Inc.)</t>
+  </si>
+  <si>
+    <t>Attn: Tori L. Remington</t>
+  </si>
+  <si>
+    <t>Hercules Plaza, Suite 1000</t>
+  </si>
+  <si>
+    <t>1313 N. Market Street</t>
+  </si>
+  <si>
+    <t>19899-1709</t>
+  </si>
+  <si>
+    <t>tori.remington@troutman.com</t>
+  </si>
+  <si>
+    <t>302-421-8390</t>
+  </si>
+  <si>
     <t>UNITED STATES ATTORNEYS OFFICE</t>
   </si>
   <si>
     <t>SOUTHERN DISTRICT OF NEW YORK</t>
   </si>
   <si>
     <t>86 CHAMBERS ST, 3RD FL</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
     <t>PETER.ARONOFF@USDOJ.GOV</t>
   </si>
   <si>
     <t>UNITED STATES BANKRUPTCY COURT</t>
   </si>
   <si>
     <t>ATTN: HONORABLE SEAN H. LANE</t>
   </si>
   <si>
     <t>300 QUARROPAS STREET</t>
   </si>
   <si>
     <t>VEDDER PRICE P.C.</t>
@@ -1767,51 +2016,72 @@
   <si>
     <t>C/O SEWARD &amp; KISSEL LLP</t>
   </si>
   <si>
     <t>ATTN JOHN R ASHMEAD</t>
   </si>
   <si>
     <t>ASHMEAD@SEWKIS.COM;  BATEMAN@SEWKIS.COM;  MATOTT@SEWKIS.COM; lotempio@sewkis.com</t>
   </si>
   <si>
     <t>WILMINGTON TRUST, NA</t>
   </si>
   <si>
     <t>ATTN: ALEX MELTON &amp; JENNIFER J. PROVENZANO</t>
   </si>
   <si>
     <t>1100 NORTH MARKET ST</t>
   </si>
   <si>
     <t>19890</t>
   </si>
   <si>
     <t>jprovenzano@wilmingtontrust.com</t>
   </si>
   <si>
-    <t>Public Service List ( 4/4/2026 1:15:29 PM )</t>
+    <t>WINSTON &amp; STRAWN LLP</t>
+  </si>
+  <si>
+    <t>(Counsel to Commonwealth Bank of Australia)</t>
+  </si>
+  <si>
+    <t>Attn: Carrie V. Hardman</t>
+  </si>
+  <si>
+    <t>200 Park Ave</t>
+  </si>
+  <si>
+    <t>10166-4193</t>
+  </si>
+  <si>
+    <t>chardman@winston.com</t>
+  </si>
+  <si>
+    <t>212-294-4700</t>
+  </si>
+  <si>
+    <t>Public Service List ( 5/21/2026 4:55:09 PM )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1924,51 +2194,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2223,63 +2493,63 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{fe4b6316-7e32-4767-8f3b-0ca23976fb65}">
-  <dimension ref="A1:K90"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{b968e95d-842d-4a7c-bd57-3b273b461cb6}">
+  <dimension ref="A1:K105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="50.714285714285715" defaultRowHeight="12.75"/>
   <cols>
     <col min="12" max="13" width="15.714285714285714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75">
       <c r="A1" t="s">
-        <v>585</v>
+        <v>675</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
@@ -2476,2511 +2746,2982 @@
       </c>
       <c r="H8" t="s">
         <v>60</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>61</v>
       </c>
       <c r="K8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.75">
       <c r="A9" t="s">
         <v>63</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
         <v>66</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.75">
       <c r="A10" t="s">
         <v>68</v>
       </c>
       <c r="B10" t="s">
         <v>69</v>
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="F10" t="s">
         <v>71</v>
       </c>
       <c r="G10" t="s">
         <v>72</v>
       </c>
       <c r="H10" t="s">
         <v>73</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="12.75">
+    <row r="11" spans="1:11" ht="12.75">
       <c r="A11" t="s">
         <v>75</v>
       </c>
       <c r="B11" t="s">
         <v>76</v>
       </c>
       <c r="C11" t="s">
         <v>77</v>
       </c>
       <c r="D11" t="s">
         <v>78</v>
       </c>
+      <c r="E11" t="s">
+        <v>79</v>
+      </c>
       <c r="F11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G11" t="s">
+        <v>81</v>
+      </c>
+      <c r="H11" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" t="s">
+        <v>83</v>
+      </c>
+      <c r="K11" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12.75">
+      <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="F12" t="s">
+        <v>89</v>
+      </c>
+      <c r="G12" t="s">
         <v>51</v>
       </c>
-      <c r="H11" t="s">
-[...7 lines deleted...]
-      <c r="A12" t="s">
+      <c r="H12" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75">
+      <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" t="s">
+        <v>94</v>
+      </c>
+      <c r="F13" t="s">
+        <v>95</v>
+      </c>
+      <c r="G13" t="s">
+        <v>96</v>
+      </c>
+      <c r="H13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K13" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
+      <c r="A14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D14" t="s">
+        <v>103</v>
+      </c>
+      <c r="F14" t="s">
+        <v>104</v>
+      </c>
+      <c r="G14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H14" t="s">
+        <v>105</v>
+      </c>
+      <c r="I14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12.75">
+      <c r="A15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D15" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" t="s">
+        <v>111</v>
+      </c>
+      <c r="G15" t="s">
         <v>81</v>
       </c>
-      <c r="B12" t="s">
-[...23 lines deleted...]
-      <c r="K12" t="s">
+      <c r="H15" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
+      <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" t="s">
+        <v>116</v>
+      </c>
+      <c r="F16" t="s">
         <v>89</v>
-      </c>
-[...108 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G16" t="s">
         <v>51</v>
       </c>
       <c r="H16" t="s">
         <v>117</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>118</v>
       </c>
-      <c r="K16" t="s">
+    </row>
+    <row r="17" spans="1:11" ht="12.75">
+      <c r="A17" t="s">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B17" t="s">
         <v>120</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>121</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>122</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="s">
         <v>51</v>
       </c>
       <c r="H17" t="s">
+        <v>117</v>
+      </c>
+      <c r="I17" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" t="s">
         <v>124</v>
       </c>
-      <c r="I17" t="s">
-[...2 lines deleted...]
-      <c r="J17" t="s">
+      <c r="K17" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="12.75">
+    <row r="18" spans="1:11" ht="12.75">
       <c r="A18" t="s">
         <v>126</v>
       </c>
       <c r="B18" t="s">
         <v>127</v>
       </c>
       <c r="C18" t="s">
         <v>128</v>
       </c>
+      <c r="D18" t="s">
+        <v>129</v>
+      </c>
+      <c r="E18" t="s">
+        <v>130</v>
+      </c>
       <c r="F18" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="G18" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="12.75">
+        <v>132</v>
+      </c>
+      <c r="K18" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D19" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F19" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="K19" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="12.75">
       <c r="A20" t="s">
         <v>140</v>
       </c>
       <c r="B20" t="s">
         <v>141</v>
       </c>
       <c r="C20" t="s">
         <v>142</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G20" t="s">
         <v>51</v>
       </c>
       <c r="H20" t="s">
+        <v>144</v>
+      </c>
+      <c r="I20" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" t="s">
         <v>145</v>
       </c>
-      <c r="I20" t="s">
-[...2 lines deleted...]
-      <c r="J20" t="s">
+    </row>
+    <row r="21" spans="1:11" ht="12.75">
+      <c r="A21" t="s">
         <v>146</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B21" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F21" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
       <c r="G21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H21" t="s">
         <v>151</v>
       </c>
-      <c r="H21" t="s">
+      <c r="I21" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" t="s">
         <v>152</v>
       </c>
-      <c r="I21" t="s">
-[...2 lines deleted...]
-      <c r="J21" t="s">
+      <c r="K21" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="12.75">
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" t="s">
         <v>154</v>
       </c>
       <c r="B22" t="s">
         <v>155</v>
       </c>
       <c r="C22" t="s">
         <v>156</v>
       </c>
       <c r="D22" t="s">
         <v>157</v>
       </c>
+      <c r="E22" t="s">
+        <v>158</v>
+      </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G22" t="s">
         <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="K22" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="12.75">
       <c r="A23" t="s">
+        <v>154</v>
+      </c>
+      <c r="B23" t="s">
+        <v>155</v>
+      </c>
+      <c r="C23" t="s">
         <v>161</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
         <v>162</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" t="s">
         <v>163</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>164</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>165</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" t="s">
+      <c r="H23" t="s">
+        <v>166</v>
+      </c>
+      <c r="I23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="12.75">
+      <c r="A24" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24" t="s">
+        <v>169</v>
+      </c>
+      <c r="C24" t="s">
+        <v>170</v>
+      </c>
+      <c r="D24" t="s">
+        <v>171</v>
+      </c>
+      <c r="F24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" t="s">
         <v>51</v>
       </c>
-      <c r="H23" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
-        <v>172</v>
+        <v>173</v>
+      </c>
+      <c r="K24" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12.75">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D25" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F25" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="G25" t="s">
-        <v>33</v>
+        <v>180</v>
       </c>
       <c r="H25" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:11" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C26" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D26" t="s">
-        <v>180</v>
+        <v>186</v>
+      </c>
+      <c r="E26" t="s">
+        <v>187</v>
       </c>
       <c r="F26" t="s">
-        <v>181</v>
+        <v>89</v>
       </c>
       <c r="G26" t="s">
-        <v>182</v>
+        <v>51</v>
       </c>
       <c r="H26" t="s">
-        <v>183</v>
+        <v>52</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:11" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B27" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C27" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D27" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="E27" t="s">
+        <v>192</v>
+      </c>
+      <c r="F27" t="s">
+        <v>40</v>
+      </c>
+      <c r="G27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27" t="s">
+        <v>193</v>
+      </c>
+      <c r="I27" t="s">
+        <v>18</v>
+      </c>
+      <c r="J27" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
+      <c r="A28" t="s">
         <v>189</v>
       </c>
-      <c r="F27" t="s">
-[...11 lines deleted...]
-      <c r="J27" t="s">
+      <c r="B28" t="s">
         <v>190</v>
       </c>
-      <c r="K27" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>191</v>
+        <v>195</v>
+      </c>
+      <c r="D28" t="s">
+        <v>196</v>
       </c>
       <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" t="s">
+        <v>197</v>
+      </c>
+      <c r="I28" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="12.75">
+      <c r="A29" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29" t="s">
+        <v>200</v>
+      </c>
+      <c r="C29" t="s">
+        <v>201</v>
+      </c>
+      <c r="F29" t="s">
         <v>50</v>
-      </c>
-[...30 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G29" t="s">
         <v>51</v>
       </c>
       <c r="H29" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
-      <c r="J29" t="s">
-        <v>199</v>
+      <c r="K29" t="s">
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="12.75">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C30" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>206</v>
       </c>
       <c r="G30" t="s">
-        <v>51</v>
+        <v>207</v>
       </c>
       <c r="H30" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="K30" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="12.75">
       <c r="A31" t="s">
+        <v>199</v>
+      </c>
+      <c r="B31" t="s">
         <v>200</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
+        <v>211</v>
+      </c>
+      <c r="D31" t="s">
+        <v>212</v>
+      </c>
+      <c r="E31" t="s">
+        <v>213</v>
+      </c>
+      <c r="F31" t="s">
+        <v>206</v>
+      </c>
+      <c r="G31" t="s">
         <v>207</v>
       </c>
-      <c r="D31" t="s">
+      <c r="H31" t="s">
         <v>208</v>
       </c>
-      <c r="F31" t="s">
-[...5 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" t="s">
+        <v>214</v>
+      </c>
+      <c r="K31" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="12.75">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B32" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C32" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D32" t="s">
-        <v>216</v>
+        <v>218</v>
+      </c>
+      <c r="E32" t="s">
+        <v>219</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
       <c r="G32" t="s">
         <v>51</v>
       </c>
       <c r="H32" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="K32" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
       <c r="A33" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="B33" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="C33" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D33" t="s">
-        <v>220</v>
+        <v>226</v>
+      </c>
+      <c r="E33" t="s">
+        <v>227</v>
       </c>
       <c r="F33" t="s">
-        <v>40</v>
+        <v>228</v>
       </c>
       <c r="G33" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="12.75">
       <c r="A34" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B34" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C34" t="s">
-        <v>225</v>
+        <v>232</v>
+      </c>
+      <c r="D34" t="s">
+        <v>233</v>
       </c>
       <c r="F34" t="s">
-        <v>226</v>
+        <v>50</v>
       </c>
       <c r="G34" t="s">
-        <v>227</v>
+        <v>51</v>
       </c>
       <c r="H34" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="K34" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="12.75">
+      <c r="A35" t="s">
         <v>230</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B35" t="s">
         <v>231</v>
       </c>
-      <c r="B35" t="s">
-        <v>232</v>
+      <c r="C35" t="s">
+        <v>237</v>
+      </c>
+      <c r="D35" t="s">
+        <v>238</v>
+      </c>
+      <c r="F35" t="s">
+        <v>239</v>
+      </c>
+      <c r="G35" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" t="s">
+        <v>240</v>
+      </c>
+      <c r="I35" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" t="s">
+        <v>241</v>
+      </c>
+      <c r="K35" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="12.75">
       <c r="A36" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="B36" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="C36" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D36" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
       <c r="G36" t="s">
         <v>51</v>
       </c>
       <c r="H36" t="s">
-        <v>237</v>
+        <v>172</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="K36" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" ht="12.75">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="12.75">
       <c r="A37" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B37" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C37" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="D37" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="F37" t="s">
-        <v>244</v>
+        <v>32</v>
       </c>
       <c r="G37" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H37" t="s">
-        <v>245</v>
+        <v>34</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+        <v>251</v>
+      </c>
+      <c r="K37" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="12.75">
       <c r="A38" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B38" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="C38" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D38" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="F38" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
       <c r="G38" t="s">
-        <v>252</v>
+        <v>51</v>
       </c>
       <c r="H38" t="s">
-        <v>253</v>
+        <v>131</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
-        <v>254</v>
+        <v>257</v>
+      </c>
+      <c r="K38" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="12.75">
       <c r="A39" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B39" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C39" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F39" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="G39" t="s">
-        <v>41</v>
+        <v>180</v>
       </c>
       <c r="H39" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="K39" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:11" ht="12.75">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="12.75">
       <c r="A40" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="B40" t="s">
-        <v>263</v>
-[...19 lines deleted...]
-      <c r="J40" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75">
       <c r="A41" t="s">
+        <v>268</v>
+      </c>
+      <c r="B41" t="s">
         <v>269</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>270</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>271</v>
       </c>
-      <c r="D41" t="s">
+      <c r="F41" t="s">
+        <v>50</v>
+      </c>
+      <c r="G41" t="s">
+        <v>51</v>
+      </c>
+      <c r="H41" t="s">
         <v>272</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" t="s">
         <v>273</v>
       </c>
-      <c r="I41" t="s">
-[...2 lines deleted...]
-      <c r="J41" t="s">
+      <c r="K41" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" t="s">
+        <v>275</v>
+      </c>
+      <c r="B42" t="s">
         <v>276</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>277</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>278</v>
       </c>
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>279</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
+        <v>33</v>
+      </c>
+      <c r="H42" t="s">
         <v>280</v>
       </c>
-      <c r="F42" t="s">
+      <c r="I42" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" t="s">
         <v>281</v>
       </c>
-      <c r="H42" t="s">
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
+      <c r="A43" t="s">
         <v>282</v>
       </c>
-      <c r="I42" t="s">
+      <c r="B43" t="s">
         <v>283</v>
       </c>
-      <c r="J42" t="s">
+      <c r="C43" t="s">
         <v>284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" t="s">
+      <c r="D43" t="s">
         <v>285</v>
       </c>
-      <c r="B43" t="s">
+      <c r="F43" t="s">
         <v>286</v>
       </c>
-      <c r="C43" t="s">
+      <c r="G43" t="s">
         <v>287</v>
       </c>
-      <c r="D43" t="s">
+      <c r="H43" t="s">
         <v>288</v>
       </c>
-      <c r="F43" t="s">
-[...5 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
+        <v>18</v>
+      </c>
+      <c r="J43" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="12.75">
       <c r="A44" t="s">
+        <v>290</v>
+      </c>
+      <c r="B44" t="s">
+        <v>291</v>
+      </c>
+      <c r="C44" t="s">
         <v>292</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>293</v>
       </c>
-      <c r="C44" t="s">
+      <c r="F44" t="s">
+        <v>239</v>
+      </c>
+      <c r="G44" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44" t="s">
         <v>294</v>
       </c>
-      <c r="D44" t="s">
+      <c r="I44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" t="s">
         <v>295</v>
       </c>
-      <c r="E44" t="s">
+      <c r="K44" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12.75">
       <c r="A45" t="s">
+        <v>290</v>
+      </c>
+      <c r="B45" t="s">
+        <v>297</v>
+      </c>
+      <c r="C45" t="s">
+        <v>298</v>
+      </c>
+      <c r="D45" t="s">
+        <v>299</v>
+      </c>
+      <c r="F45" t="s">
         <v>300</v>
       </c>
-      <c r="B45" t="s">
+      <c r="G45" t="s">
+        <v>33</v>
+      </c>
+      <c r="H45" t="s">
         <v>301</v>
       </c>
-      <c r="C45" t="s">
+      <c r="I45" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" t="s">
         <v>302</v>
       </c>
-      <c r="D45" t="s">
+      <c r="K45" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="12.75">
       <c r="A46" t="s">
+        <v>304</v>
+      </c>
+      <c r="B46" t="s">
+        <v>305</v>
+      </c>
+      <c r="C46" t="s">
+        <v>306</v>
+      </c>
+      <c r="D46" t="s">
         <v>307</v>
       </c>
-      <c r="B46" t="s">
+      <c r="F46" t="s">
+        <v>32</v>
+      </c>
+      <c r="G46" t="s">
+        <v>33</v>
+      </c>
+      <c r="H46" t="s">
         <v>308</v>
       </c>
-      <c r="C46" t="s">
+      <c r="I46" t="s">
+        <v>18</v>
+      </c>
+      <c r="J46" t="s">
         <v>309</v>
       </c>
-      <c r="D46" t="s">
+      <c r="K46" t="s">
         <v>310</v>
       </c>
-      <c r="F46" t="s">
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
+      <c r="A47" t="s">
         <v>311</v>
       </c>
-      <c r="G46" t="s">
+      <c r="B47" t="s">
         <v>312</v>
       </c>
-      <c r="H46" t="s">
+      <c r="C47" t="s">
         <v>313</v>
       </c>
-      <c r="I46" t="s">
-[...2 lines deleted...]
-      <c r="J46" t="s">
+      <c r="D47" t="s">
         <v>314</v>
       </c>
-      <c r="K46" t="s">
+      <c r="E47" t="s">
         <v>315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" t="s">
+      <c r="F47" t="s">
         <v>316</v>
       </c>
-      <c r="B47" t="s">
+      <c r="H47" t="s">
         <v>317</v>
       </c>
-      <c r="C47" t="s">
+      <c r="I47" t="s">
         <v>318</v>
       </c>
-      <c r="D47" t="s">
+      <c r="J47" t="s">
         <v>319</v>
       </c>
-      <c r="E47" t="s">
+    </row>
+    <row r="48" spans="1:11" ht="12.75">
+      <c r="A48" t="s">
         <v>320</v>
       </c>
-      <c r="F47" t="s">
+      <c r="B48" t="s">
         <v>321</v>
       </c>
-      <c r="G47" t="s">
-[...2 lines deleted...]
-      <c r="H47" t="s">
+      <c r="C48" t="s">
         <v>322</v>
       </c>
-      <c r="I47" t="s">
-[...2 lines deleted...]
-      <c r="J47" t="s">
+      <c r="D48" t="s">
         <v>323</v>
       </c>
-      <c r="K47" t="s">
+      <c r="F48" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" t="s">
         <v>324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" t="s">
+      <c r="I48" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" t="s">
         <v>325</v>
       </c>
-      <c r="B48" t="s">
+      <c r="K48" t="s">
         <v>326</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75">
       <c r="A49" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B49" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C49" t="s">
+        <v>329</v>
+      </c>
+      <c r="D49" t="s">
+        <v>330</v>
+      </c>
+      <c r="E49" t="s">
+        <v>331</v>
+      </c>
+      <c r="F49" t="s">
+        <v>332</v>
+      </c>
+      <c r="G49" t="s">
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
         <v>333</v>
       </c>
-      <c r="D49" t="s">
+      <c r="I49" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" t="s">
         <v>334</v>
       </c>
-      <c r="F49" t="s">
+    </row>
+    <row r="50" spans="1:9" ht="12.75">
+      <c r="A50" t="s">
         <v>335</v>
       </c>
-      <c r="G49" t="s">
+      <c r="B50" t="s">
         <v>336</v>
       </c>
-      <c r="H49" t="s">
+      <c r="C50" t="s">
         <v>337</v>
       </c>
-      <c r="I49" t="s">
-[...2 lines deleted...]
-      <c r="J49" t="s">
+      <c r="D50" t="s">
         <v>338</v>
       </c>
-      <c r="K49" t="s">
+      <c r="E50" t="s">
         <v>339</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G50" t="s">
         <v>51</v>
       </c>
       <c r="H50" t="s">
+        <v>340</v>
+      </c>
+      <c r="I50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75">
+      <c r="A51" t="s">
+        <v>341</v>
+      </c>
+      <c r="B51" t="s">
+        <v>342</v>
+      </c>
+      <c r="C51" t="s">
         <v>343</v>
       </c>
-      <c r="I50" t="s">
-[...2 lines deleted...]
-      <c r="J50" t="s">
+      <c r="D51" t="s">
         <v>344</v>
-      </c>
-[...12 lines deleted...]
-        <v>348</v>
       </c>
       <c r="F51" t="s">
         <v>50</v>
       </c>
       <c r="G51" t="s">
         <v>51</v>
       </c>
       <c r="H51" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
       <c r="J51" t="s">
-        <v>349</v>
+        <v>345</v>
+      </c>
+      <c r="K51" t="s">
+        <v>346</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="12.75">
       <c r="A52" t="s">
+        <v>341</v>
+      </c>
+      <c r="B52" t="s">
+        <v>347</v>
+      </c>
+      <c r="C52" t="s">
+        <v>348</v>
+      </c>
+      <c r="D52" t="s">
+        <v>349</v>
+      </c>
+      <c r="F52" t="s">
         <v>350</v>
       </c>
-      <c r="B52" t="s">
+      <c r="G52" t="s">
+        <v>41</v>
+      </c>
+      <c r="H52" t="s">
         <v>351</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
+        <v>18</v>
+      </c>
+      <c r="J52" t="s">
         <v>352</v>
       </c>
-      <c r="D52" t="s">
+      <c r="K52" t="s">
         <v>353</v>
-      </c>
-[...19 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="12.75">
       <c r="A53" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B53" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C53" t="s">
+        <v>355</v>
+      </c>
+      <c r="D53" t="s">
+        <v>344</v>
+      </c>
+      <c r="F53" t="s">
+        <v>50</v>
+      </c>
+      <c r="G53" t="s">
+        <v>51</v>
+      </c>
+      <c r="H53" t="s">
+        <v>356</v>
+      </c>
+      <c r="I53" t="s">
+        <v>18</v>
+      </c>
+      <c r="J53" t="s">
         <v>357</v>
       </c>
-      <c r="D53" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K53" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="12.75">
       <c r="A54" t="s">
+        <v>358</v>
+      </c>
+      <c r="B54" t="s">
+        <v>359</v>
+      </c>
+      <c r="C54" t="s">
+        <v>360</v>
+      </c>
+      <c r="D54" t="s">
         <v>361</v>
       </c>
-      <c r="B54" t="s">
+      <c r="F54" t="s">
         <v>362</v>
       </c>
-      <c r="C54" t="s">
+      <c r="G54" t="s">
         <v>363</v>
       </c>
-      <c r="D54" t="s">
+      <c r="H54" t="s">
         <v>364</v>
       </c>
-      <c r="E54" t="s">
+      <c r="I54" t="s">
+        <v>18</v>
+      </c>
+      <c r="J54" t="s">
         <v>365</v>
       </c>
-      <c r="F54" t="s">
+      <c r="K54" t="s">
         <v>366</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="12.75">
       <c r="A55" t="s">
+        <v>367</v>
+      </c>
+      <c r="B55" t="s">
+        <v>368</v>
+      </c>
+      <c r="C55" t="s">
+        <v>369</v>
+      </c>
+      <c r="D55" t="s">
         <v>370</v>
       </c>
-      <c r="B55" t="s">
+      <c r="E55" t="s">
         <v>371</v>
       </c>
-      <c r="C55" t="s">
+      <c r="F55" t="s">
         <v>372</v>
       </c>
-      <c r="D55" t="s">
+      <c r="G55" t="s">
+        <v>81</v>
+      </c>
+      <c r="H55" t="s">
         <v>373</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
+        <v>18</v>
+      </c>
+      <c r="J55" t="s">
         <v>374</v>
       </c>
-      <c r="I55" t="s">
-[...2 lines deleted...]
-      <c r="J55" t="s">
+      <c r="K55" t="s">
         <v>375</v>
       </c>
-      <c r="K55" t="s">
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
+      <c r="A56" t="s">
         <v>376</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B56" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="C56" t="s">
+        <v>378</v>
+      </c>
+      <c r="D56" t="s">
+        <v>379</v>
+      </c>
+      <c r="F56" t="s">
+        <v>380</v>
+      </c>
+      <c r="G56" t="s">
+        <v>381</v>
+      </c>
+      <c r="H56" t="s">
+        <v>382</v>
+      </c>
+      <c r="I56" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="12.75">
+      <c r="A57" t="s">
+        <v>376</v>
+      </c>
+      <c r="B57" t="s">
         <v>377</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="F56" t="s">
+      <c r="C57" t="s">
+        <v>384</v>
+      </c>
+      <c r="D57" t="s">
+        <v>385</v>
+      </c>
+      <c r="F57" t="s">
+        <v>386</v>
+      </c>
+      <c r="G57" t="s">
+        <v>387</v>
+      </c>
+      <c r="H57" t="s">
+        <v>388</v>
+      </c>
+      <c r="I57" t="s">
+        <v>18</v>
+      </c>
+      <c r="J57" t="s">
+        <v>389</v>
+      </c>
+      <c r="K57" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="12.75">
+      <c r="A58" t="s">
+        <v>391</v>
+      </c>
+      <c r="B58" t="s">
+        <v>392</v>
+      </c>
+      <c r="C58" t="s">
+        <v>393</v>
+      </c>
+      <c r="F58" t="s">
         <v>50</v>
       </c>
-      <c r="G56" t="s">
+      <c r="G58" t="s">
         <v>51</v>
       </c>
-      <c r="H56" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
       <c r="J58" t="s">
-        <v>388</v>
+        <v>395</v>
+      </c>
+      <c r="K58" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="12.75">
       <c r="A59" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B59" t="s">
-        <v>76</v>
+        <v>398</v>
       </c>
       <c r="C59" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="F59" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G59" t="s">
         <v>51</v>
       </c>
       <c r="H59" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
       <c r="J59" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10" ht="12.75">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="12.75">
       <c r="A60" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B60" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C60" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="D60" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="E60" t="s">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="F60" t="s">
-        <v>329</v>
+        <v>50</v>
       </c>
       <c r="G60" t="s">
-        <v>330</v>
+        <v>51</v>
       </c>
       <c r="H60" t="s">
-        <v>397</v>
+        <v>172</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
       <c r="J60" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:10" ht="12.75">
+        <v>406</v>
+      </c>
+      <c r="K60" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="12.75">
       <c r="A61" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B61" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C61" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="D61" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="F61" t="s">
-        <v>402</v>
+        <v>40</v>
       </c>
       <c r="G61" t="s">
-        <v>151</v>
+        <v>41</v>
       </c>
       <c r="H61" t="s">
-        <v>152</v>
+        <v>42</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
       <c r="J61" t="s">
-        <v>403</v>
+        <v>410</v>
+      </c>
+      <c r="K61" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="12.75">
       <c r="A62" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="B62" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C62" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="D62" t="s">
-        <v>407</v>
+        <v>415</v>
+      </c>
+      <c r="E62" t="s">
+        <v>416</v>
       </c>
       <c r="F62" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="G62" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H62" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="K62" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="12.75">
       <c r="A63" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="B63" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="C63" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="D63" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="F63" t="s">
-        <v>416</v>
+        <v>239</v>
       </c>
       <c r="G63" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H63" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
       <c r="J63" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="K63" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:10" ht="12.75">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75">
       <c r="A64" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B64" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C64" t="s">
-        <v>422</v>
+        <v>428</v>
+      </c>
+      <c r="D64" t="s">
+        <v>429</v>
       </c>
       <c r="F64" t="s">
-        <v>423</v>
+        <v>50</v>
       </c>
       <c r="G64" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="H64" t="s">
-        <v>424</v>
+        <v>172</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
       <c r="J64" t="s">
-        <v>425</v>
+        <v>430</v>
+      </c>
+      <c r="K64" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="12.75">
       <c r="A65" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B65" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C65" t="s">
-        <v>428</v>
+        <v>434</v>
+      </c>
+      <c r="D65" t="s">
+        <v>435</v>
       </c>
       <c r="F65" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="G65" t="s">
         <v>51</v>
       </c>
       <c r="H65" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="K65" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:11" ht="12.75">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B66" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C66" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="D66" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="F66" t="s">
-        <v>436</v>
+        <v>50</v>
       </c>
       <c r="G66" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H66" t="s">
-        <v>437</v>
+        <v>138</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
       <c r="J66" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B67" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C67" t="s">
         <v>442</v>
       </c>
       <c r="D67" t="s">
         <v>443</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
+        <v>239</v>
+      </c>
+      <c r="G67" t="s">
+        <v>33</v>
+      </c>
+      <c r="H67" t="s">
+        <v>425</v>
+      </c>
+      <c r="I67" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="12.75">
       <c r="A68" t="s">
+        <v>445</v>
+      </c>
+      <c r="B68" t="s">
+        <v>86</v>
+      </c>
+      <c r="C68" t="s">
         <v>446</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>447</v>
       </c>
-      <c r="D68" t="s">
+      <c r="F68" t="s">
+        <v>89</v>
+      </c>
+      <c r="G68" t="s">
+        <v>51</v>
+      </c>
+      <c r="H68" t="s">
+        <v>138</v>
+      </c>
+      <c r="I68" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" t="s">
         <v>448</v>
       </c>
-      <c r="F68" t="s">
-[...5 lines deleted...]
-      <c r="H68" t="s">
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
+      <c r="A69" t="s">
         <v>449</v>
       </c>
-      <c r="I68" t="s">
-[...2 lines deleted...]
-      <c r="J68" t="s">
+      <c r="B69" t="s">
         <v>450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" t="s">
+      <c r="C69" t="s">
         <v>451</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
         <v>452</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
+        <v>371</v>
+      </c>
+      <c r="F69" t="s">
+        <v>380</v>
+      </c>
+      <c r="G69" t="s">
+        <v>381</v>
+      </c>
+      <c r="H69" t="s">
         <v>453</v>
       </c>
-      <c r="D69" t="s">
+      <c r="I69" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" t="s">
         <v>454</v>
-      </c>
-[...16 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" t="s">
+        <v>449</v>
+      </c>
+      <c r="B70" t="s">
+        <v>450</v>
+      </c>
+      <c r="C70" t="s">
+        <v>455</v>
+      </c>
+      <c r="D70" t="s">
+        <v>456</v>
+      </c>
+      <c r="E70" t="s">
+        <v>457</v>
+      </c>
+      <c r="F70" t="s">
+        <v>458</v>
+      </c>
+      <c r="G70" t="s">
+        <v>165</v>
+      </c>
+      <c r="H70" t="s">
+        <v>166</v>
+      </c>
+      <c r="I70" t="s">
+        <v>18</v>
+      </c>
+      <c r="J70" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="12.75">
+      <c r="A71" t="s">
         <v>460</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B71" t="s">
         <v>461</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C71" t="s">
         <v>462</v>
       </c>
-      <c r="D70" t="s">
+      <c r="D71" t="s">
         <v>463</v>
       </c>
-      <c r="E70" t="s">
+      <c r="F71" t="s">
         <v>464</v>
-      </c>
-[...24 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G71" t="s">
         <v>33</v>
       </c>
       <c r="H71" t="s">
+        <v>465</v>
+      </c>
+      <c r="I71" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" t="s">
+        <v>466</v>
+      </c>
+      <c r="K71" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="12.75">
+      <c r="A72" t="s">
+        <v>468</v>
+      </c>
+      <c r="B72" t="s">
+        <v>469</v>
+      </c>
+      <c r="C72" t="s">
+        <v>470</v>
+      </c>
+      <c r="D72" t="s">
         <v>471</v>
       </c>
-      <c r="I71" t="s">
-[...7 lines deleted...]
-      <c r="B72" t="s">
+      <c r="F72" t="s">
         <v>472</v>
       </c>
-      <c r="C72" t="s">
+      <c r="G72" t="s">
+        <v>33</v>
+      </c>
+      <c r="H72" t="s">
         <v>473</v>
       </c>
-      <c r="D72" t="s">
+      <c r="I72" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" t="s">
         <v>474</v>
       </c>
-      <c r="F72" t="s">
-[...5 lines deleted...]
-      <c r="H72" t="s">
+      <c r="K72" t="s">
         <v>475</v>
       </c>
-      <c r="I72" t="s">
-[...2 lines deleted...]
-      <c r="J72" t="s">
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
+      <c r="A73" t="s">
         <v>476</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" t="s">
+      <c r="B73" t="s">
         <v>477</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>478</v>
       </c>
-      <c r="C73" t="s">
+      <c r="F73" t="s">
         <v>479</v>
       </c>
-      <c r="D73" t="s">
+      <c r="G73" t="s">
+        <v>33</v>
+      </c>
+      <c r="H73" t="s">
         <v>480</v>
       </c>
-      <c r="E73" t="s">
+      <c r="I73" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" t="s">
         <v>481</v>
       </c>
-      <c r="F73" t="s">
+    </row>
+    <row r="74" spans="1:11" ht="12.75">
+      <c r="A74" t="s">
         <v>482</v>
       </c>
-      <c r="G73" t="s">
-[...2 lines deleted...]
-      <c r="H73" t="s">
+      <c r="B74" t="s">
         <v>483</v>
       </c>
-      <c r="I73" t="s">
-[...2 lines deleted...]
-      <c r="J73" t="s">
+      <c r="C74" t="s">
         <v>484</v>
       </c>
-      <c r="K73" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G74" t="s">
         <v>51</v>
       </c>
       <c r="H74" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
       <c r="J74" t="s">
-        <v>489</v>
+        <v>485</v>
+      </c>
+      <c r="K74" t="s">
+        <v>486</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="12.75">
       <c r="A75" t="s">
+        <v>487</v>
+      </c>
+      <c r="B75" t="s">
+        <v>488</v>
+      </c>
+      <c r="C75" t="s">
+        <v>489</v>
+      </c>
+      <c r="D75" t="s">
         <v>490</v>
       </c>
-      <c r="B75" t="s">
+      <c r="E75" t="s">
         <v>491</v>
       </c>
-      <c r="C75" t="s">
+      <c r="F75" t="s">
         <v>492</v>
       </c>
-      <c r="D75" t="s">
+      <c r="G75" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
       <c r="J75" t="s">
         <v>494</v>
       </c>
       <c r="K75" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" t="s">
         <v>496</v>
       </c>
       <c r="B76" t="s">
         <v>497</v>
       </c>
       <c r="C76" t="s">
         <v>498</v>
       </c>
       <c r="D76" t="s">
         <v>499</v>
       </c>
+      <c r="E76" t="s">
+        <v>500</v>
+      </c>
       <c r="F76" t="s">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="G76" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="H76" t="s">
+        <v>60</v>
+      </c>
+      <c r="I76" t="s">
+        <v>18</v>
+      </c>
+      <c r="J76" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="12.75">
       <c r="A77" t="s">
+        <v>502</v>
+      </c>
+      <c r="B77" t="s">
+        <v>86</v>
+      </c>
+      <c r="C77" t="s">
         <v>503</v>
       </c>
-      <c r="B77" t="s">
+      <c r="D77" t="s">
         <v>504</v>
       </c>
-      <c r="C77" t="s">
+      <c r="F77" t="s">
+        <v>164</v>
+      </c>
+      <c r="G77" t="s">
+        <v>165</v>
+      </c>
+      <c r="H77" t="s">
         <v>505</v>
       </c>
-      <c r="D77" t="s">
+      <c r="I77" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" t="s">
         <v>506</v>
       </c>
-      <c r="H77" t="s">
+    </row>
+    <row r="78" spans="1:11" ht="12.75">
+      <c r="A78" t="s">
         <v>507</v>
       </c>
-      <c r="I77" t="s">
+      <c r="B78" t="s">
         <v>508</v>
       </c>
-      <c r="J77" t="s">
+      <c r="C78" t="s">
         <v>509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" t="s">
+      <c r="D78" t="s">
         <v>510</v>
       </c>
-      <c r="B78" t="s">
+      <c r="F78" t="s">
         <v>511</v>
       </c>
-      <c r="C78" t="s">
+      <c r="G78" t="s">
         <v>512</v>
       </c>
-      <c r="D78" t="s">
+      <c r="H78" t="s">
         <v>513</v>
       </c>
-      <c r="F78" t="s">
+      <c r="I78" t="s">
+        <v>18</v>
+      </c>
+      <c r="J78" t="s">
         <v>514</v>
       </c>
-      <c r="G78" t="s">
+      <c r="K78" t="s">
         <v>515</v>
       </c>
-      <c r="H78" t="s">
+    </row>
+    <row r="79" spans="1:10" ht="12.75">
+      <c r="A79" t="s">
         <v>516</v>
       </c>
-      <c r="I78" t="s">
-[...2 lines deleted...]
-      <c r="J78" t="s">
+      <c r="B79" t="s">
         <v>517</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" t="s">
+      <c r="C79" t="s">
         <v>518</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79" t="s">
         <v>519</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>520</v>
       </c>
       <c r="F79" t="s">
         <v>521</v>
       </c>
       <c r="G79" t="s">
-        <v>16</v>
+        <v>522</v>
       </c>
       <c r="H79" t="s">
+        <v>523</v>
+      </c>
+      <c r="I79" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
+      <c r="A80" t="s">
+        <v>525</v>
+      </c>
+      <c r="B80" t="s">
+        <v>469</v>
+      </c>
+      <c r="C80" t="s">
+        <v>526</v>
+      </c>
+      <c r="D80" t="s">
+        <v>527</v>
+      </c>
+      <c r="F80" t="s">
+        <v>528</v>
+      </c>
+      <c r="G80" t="s">
         <v>522</v>
       </c>
-      <c r="I79" t="s">
-[...4 lines deleted...]
-      <c r="A80" t="s">
+      <c r="H80" t="s">
         <v>523</v>
       </c>
-      <c r="B80" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
       <c r="J80" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:10" ht="12.75">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12.75">
       <c r="A81" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B81" t="s">
+        <v>531</v>
+      </c>
+      <c r="F81" t="s">
+        <v>40</v>
+      </c>
+      <c r="G81" t="s">
+        <v>41</v>
+      </c>
+      <c r="H81" t="s">
+        <v>532</v>
+      </c>
+      <c r="I81" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="12.75">
+      <c r="A82" t="s">
         <v>530</v>
       </c>
-      <c r="C81" t="s">
-[...11 lines deleted...]
-      <c r="H81" t="s">
+      <c r="B82" t="s">
         <v>533</v>
       </c>
-      <c r="I81" t="s">
-[...2 lines deleted...]
-      <c r="J81" t="s">
+      <c r="C82" t="s">
         <v>534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" t="s">
+      <c r="D82" t="s">
         <v>535</v>
-      </c>
-[...7 lines deleted...]
-        <v>538</v>
       </c>
       <c r="F82" t="s">
         <v>50</v>
       </c>
       <c r="G82" t="s">
         <v>51</v>
       </c>
       <c r="H82" t="s">
-        <v>124</v>
+        <v>536</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
       <c r="J82" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="12.75">
+      <c r="A83" t="s">
+        <v>538</v>
+      </c>
+      <c r="B83" t="s">
         <v>539</v>
       </c>
-      <c r="K82" t="s">
+      <c r="C83" t="s">
         <v>540</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" t="s">
+      <c r="D83" t="s">
         <v>541</v>
       </c>
-      <c r="B83" t="s">
+      <c r="E83" t="s">
         <v>542</v>
       </c>
-      <c r="C83" t="s">
+      <c r="F83" t="s">
         <v>543</v>
       </c>
-      <c r="D83" t="s">
+      <c r="G83" t="s">
+        <v>51</v>
+      </c>
+      <c r="H83" t="s">
         <v>544</v>
       </c>
-      <c r="F83" t="s">
+      <c r="I83" t="s">
+        <v>18</v>
+      </c>
+      <c r="J83" t="s">
         <v>545</v>
       </c>
-      <c r="G83" t="s">
-[...2 lines deleted...]
-      <c r="H83" t="s">
+      <c r="K83" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" t="s">
+        <v>547</v>
+      </c>
+      <c r="B84" t="s">
         <v>548</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>549</v>
       </c>
-      <c r="C84" t="s">
-        <v>550</v>
+      <c r="D84" t="s">
+        <v>129</v>
       </c>
       <c r="F84" t="s">
         <v>50</v>
       </c>
       <c r="G84" t="s">
         <v>51</v>
       </c>
       <c r="H84" t="s">
+        <v>131</v>
+      </c>
+      <c r="I84" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="12.75">
+      <c r="A85" t="s">
         <v>551</v>
       </c>
-      <c r="I84" t="s">
-[...2 lines deleted...]
-      <c r="J84" t="s">
+      <c r="B85" t="s">
         <v>552</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" t="s">
+      <c r="C85" t="s">
         <v>553</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>554</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>482</v>
+        <v>50</v>
       </c>
       <c r="G85" t="s">
         <v>51</v>
       </c>
       <c r="H85" t="s">
-        <v>483</v>
+        <v>234</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="86" spans="1:11" ht="12.75">
+      <c r="J85" t="s">
+        <v>555</v>
+      </c>
+      <c r="K85" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B86" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C86" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D86" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="E86" t="s">
         <v>560</v>
       </c>
       <c r="F86" t="s">
+        <v>561</v>
+      </c>
+      <c r="G86" t="s">
+        <v>96</v>
+      </c>
+      <c r="H86" t="s">
+        <v>562</v>
+      </c>
+      <c r="I86" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
+      <c r="A87" t="s">
+        <v>564</v>
+      </c>
+      <c r="B87" t="s">
+        <v>565</v>
+      </c>
+      <c r="C87" t="s">
+        <v>566</v>
+      </c>
+      <c r="D87" t="s">
+        <v>567</v>
+      </c>
+      <c r="H87" t="s">
+        <v>568</v>
+      </c>
+      <c r="I87" t="s">
+        <v>569</v>
+      </c>
+      <c r="J87" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
+      <c r="A88" t="s">
+        <v>571</v>
+      </c>
+      <c r="B88" t="s">
+        <v>572</v>
+      </c>
+      <c r="C88" t="s">
+        <v>573</v>
+      </c>
+      <c r="D88" t="s">
+        <v>574</v>
+      </c>
+      <c r="F88" t="s">
+        <v>575</v>
+      </c>
+      <c r="G88" t="s">
+        <v>576</v>
+      </c>
+      <c r="H88" t="s">
+        <v>577</v>
+      </c>
+      <c r="I88" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12.75">
+      <c r="A89" t="s">
+        <v>579</v>
+      </c>
+      <c r="B89" t="s">
+        <v>580</v>
+      </c>
+      <c r="C89" t="s">
+        <v>581</v>
+      </c>
+      <c r="F89" t="s">
+        <v>582</v>
+      </c>
+      <c r="G89" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89" t="s">
+        <v>583</v>
+      </c>
+      <c r="I89" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="12.75">
+      <c r="A90" t="s">
+        <v>584</v>
+      </c>
+      <c r="B90" t="s">
+        <v>585</v>
+      </c>
+      <c r="C90" t="s">
+        <v>586</v>
+      </c>
+      <c r="D90" t="s">
+        <v>587</v>
+      </c>
+      <c r="F90" t="s">
+        <v>492</v>
+      </c>
+      <c r="G90" t="s">
+        <v>16</v>
+      </c>
+      <c r="H90" t="s">
+        <v>493</v>
+      </c>
+      <c r="I90" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" t="s">
+        <v>588</v>
+      </c>
+      <c r="K90" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
+      <c r="A91" t="s">
+        <v>590</v>
+      </c>
+      <c r="B91" t="s">
+        <v>591</v>
+      </c>
+      <c r="C91" t="s">
+        <v>592</v>
+      </c>
+      <c r="D91" t="s">
+        <v>593</v>
+      </c>
+      <c r="F91" t="s">
         <v>50</v>
       </c>
-      <c r="G86" t="s">
+      <c r="G91" t="s">
         <v>51</v>
       </c>
-      <c r="H86" t="s">
-[...66 lines deleted...]
-      <c r="G88" t="s">
+      <c r="H91" t="s">
+        <v>594</v>
+      </c>
+      <c r="I91" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
+      <c r="A92" t="s">
+        <v>596</v>
+      </c>
+      <c r="B92" t="s">
+        <v>597</v>
+      </c>
+      <c r="C92" t="s">
+        <v>598</v>
+      </c>
+      <c r="D92" t="s">
+        <v>599</v>
+      </c>
+      <c r="F92" t="s">
+        <v>89</v>
+      </c>
+      <c r="G92" t="s">
         <v>51</v>
       </c>
-      <c r="H88" t="s">
-[...25 lines deleted...]
-      <c r="F89" t="s">
+      <c r="H92" t="s">
+        <v>117</v>
+      </c>
+      <c r="I92" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="12.75">
+      <c r="A93" t="s">
+        <v>601</v>
+      </c>
+      <c r="B93" t="s">
+        <v>602</v>
+      </c>
+      <c r="C93" t="s">
+        <v>603</v>
+      </c>
+      <c r="D93" t="s">
+        <v>604</v>
+      </c>
+      <c r="F93" t="s">
         <v>50</v>
       </c>
-      <c r="G89" t="s">
+      <c r="G93" t="s">
         <v>51</v>
       </c>
-      <c r="H89" t="s">
+      <c r="H93" t="s">
+        <v>138</v>
+      </c>
+      <c r="I93" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" t="s">
+        <v>605</v>
+      </c>
+      <c r="K93" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
+      <c r="A94" t="s">
+        <v>607</v>
+      </c>
+      <c r="B94" t="s">
+        <v>176</v>
+      </c>
+      <c r="C94" t="s">
+        <v>608</v>
+      </c>
+      <c r="D94" t="s">
+        <v>609</v>
+      </c>
+      <c r="F94" t="s">
+        <v>89</v>
+      </c>
+      <c r="G94" t="s">
+        <v>51</v>
+      </c>
+      <c r="H94" t="s">
+        <v>144</v>
+      </c>
+      <c r="I94" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12.75">
+      <c r="A95" t="s">
+        <v>611</v>
+      </c>
+      <c r="B95" t="s">
+        <v>612</v>
+      </c>
+      <c r="C95" t="s">
+        <v>613</v>
+      </c>
+      <c r="D95" t="s">
+        <v>614</v>
+      </c>
+      <c r="F95" t="s">
+        <v>615</v>
+      </c>
+      <c r="G95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H95" t="s">
+        <v>616</v>
+      </c>
+      <c r="I95" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="12.75">
+      <c r="A96" t="s">
+        <v>618</v>
+      </c>
+      <c r="B96" t="s">
+        <v>619</v>
+      </c>
+      <c r="C96" t="s">
+        <v>620</v>
+      </c>
+      <c r="D96" t="s">
+        <v>621</v>
+      </c>
+      <c r="F96" t="s">
+        <v>89</v>
+      </c>
+      <c r="G96" t="s">
+        <v>51</v>
+      </c>
+      <c r="H96" t="s">
         <v>117</v>
       </c>
-      <c r="I89" t="s">
-[...29 lines deleted...]
-        <v>584</v>
+      <c r="I96" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" t="s">
+        <v>622</v>
+      </c>
+      <c r="K96" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="12.75">
+      <c r="A97" t="s">
+        <v>618</v>
+      </c>
+      <c r="B97" t="s">
+        <v>624</v>
+      </c>
+      <c r="C97" t="s">
+        <v>625</v>
+      </c>
+      <c r="D97" t="s">
+        <v>626</v>
+      </c>
+      <c r="E97" t="s">
+        <v>627</v>
+      </c>
+      <c r="F97" t="s">
+        <v>80</v>
+      </c>
+      <c r="G97" t="s">
+        <v>81</v>
+      </c>
+      <c r="H97" t="s">
+        <v>628</v>
+      </c>
+      <c r="I97" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" t="s">
+        <v>629</v>
+      </c>
+      <c r="K97" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
+      <c r="A98" t="s">
+        <v>631</v>
+      </c>
+      <c r="B98" t="s">
+        <v>632</v>
+      </c>
+      <c r="C98" t="s">
+        <v>633</v>
+      </c>
+      <c r="F98" t="s">
+        <v>50</v>
+      </c>
+      <c r="G98" t="s">
+        <v>51</v>
+      </c>
+      <c r="H98" t="s">
+        <v>634</v>
+      </c>
+      <c r="I98" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12.75">
+      <c r="A99" t="s">
+        <v>636</v>
+      </c>
+      <c r="B99" t="s">
+        <v>632</v>
+      </c>
+      <c r="C99" t="s">
+        <v>637</v>
+      </c>
+      <c r="D99" t="s">
+        <v>638</v>
+      </c>
+      <c r="F99" t="s">
+        <v>543</v>
+      </c>
+      <c r="G99" t="s">
+        <v>51</v>
+      </c>
+      <c r="H99" t="s">
+        <v>544</v>
+      </c>
+      <c r="I99" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="12.75">
+      <c r="A100" t="s">
+        <v>639</v>
+      </c>
+      <c r="B100" t="s">
+        <v>640</v>
+      </c>
+      <c r="C100" t="s">
+        <v>641</v>
+      </c>
+      <c r="D100" t="s">
+        <v>642</v>
+      </c>
+      <c r="E100" t="s">
+        <v>643</v>
+      </c>
+      <c r="F100" t="s">
+        <v>50</v>
+      </c>
+      <c r="G100" t="s">
+        <v>51</v>
+      </c>
+      <c r="H100" t="s">
+        <v>172</v>
+      </c>
+      <c r="I100" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" t="s">
+        <v>644</v>
+      </c>
+      <c r="K100" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="12.75">
+      <c r="A101" t="s">
+        <v>639</v>
+      </c>
+      <c r="B101" t="s">
+        <v>646</v>
+      </c>
+      <c r="C101" t="s">
+        <v>641</v>
+      </c>
+      <c r="D101" t="s">
+        <v>647</v>
+      </c>
+      <c r="E101" t="s">
+        <v>648</v>
+      </c>
+      <c r="F101" t="s">
+        <v>458</v>
+      </c>
+      <c r="G101" t="s">
+        <v>165</v>
+      </c>
+      <c r="H101" t="s">
+        <v>649</v>
+      </c>
+      <c r="I101" t="s">
+        <v>18</v>
+      </c>
+      <c r="J101" t="s">
+        <v>650</v>
+      </c>
+      <c r="K101" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="12.75">
+      <c r="A102" t="s">
+        <v>652</v>
+      </c>
+      <c r="B102" t="s">
+        <v>653</v>
+      </c>
+      <c r="C102" t="s">
+        <v>654</v>
+      </c>
+      <c r="D102" t="s">
+        <v>655</v>
+      </c>
+      <c r="E102" t="s">
+        <v>656</v>
+      </c>
+      <c r="F102" t="s">
+        <v>89</v>
+      </c>
+      <c r="G102" t="s">
+        <v>51</v>
+      </c>
+      <c r="H102" t="s">
+        <v>172</v>
+      </c>
+      <c r="I102" t="s">
+        <v>18</v>
+      </c>
+      <c r="J102" t="s">
+        <v>657</v>
+      </c>
+      <c r="K102" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="12.75">
+      <c r="A103" t="s">
+        <v>659</v>
+      </c>
+      <c r="B103" t="s">
+        <v>660</v>
+      </c>
+      <c r="C103" t="s">
+        <v>661</v>
+      </c>
+      <c r="D103" t="s">
+        <v>129</v>
+      </c>
+      <c r="F103" t="s">
+        <v>50</v>
+      </c>
+      <c r="G103" t="s">
+        <v>51</v>
+      </c>
+      <c r="H103" t="s">
+        <v>131</v>
+      </c>
+      <c r="I103" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
+      <c r="A104" t="s">
+        <v>663</v>
+      </c>
+      <c r="B104" t="s">
+        <v>664</v>
+      </c>
+      <c r="C104" t="s">
+        <v>665</v>
+      </c>
+      <c r="F104" t="s">
+        <v>372</v>
+      </c>
+      <c r="G104" t="s">
+        <v>81</v>
+      </c>
+      <c r="H104" t="s">
+        <v>666</v>
+      </c>
+      <c r="I104" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="12.75">
+      <c r="A105" t="s">
+        <v>668</v>
+      </c>
+      <c r="B105" t="s">
+        <v>669</v>
+      </c>
+      <c r="C105" t="s">
+        <v>670</v>
+      </c>
+      <c r="D105" t="s">
+        <v>671</v>
+      </c>
+      <c r="F105" t="s">
+        <v>89</v>
+      </c>
+      <c r="G105" t="s">
+        <v>51</v>
+      </c>
+      <c r="H105" t="s">
+        <v>672</v>
+      </c>
+      <c r="I105" t="s">
+        <v>18</v>
+      </c>
+      <c r="J105" t="s">
+        <v>673</v>
+      </c>
+      <c r="K105" t="s">
+        <v>674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>