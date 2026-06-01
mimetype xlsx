--- v0 (2026-04-04)
+++ v1 (2026-06-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="865" uniqueCount="601">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Address1</t>
   </si>
@@ -1539,107 +1539,107 @@
   <si>
     <t>TUCKER ARENSBERG, P.C.</t>
   </si>
   <si>
     <t>Jeremy V. Farrell, Esquire</t>
   </si>
   <si>
     <t>Beverly Weiss Manne, Esquire</t>
   </si>
   <si>
     <t>Maribeth Thomas, Esquire</t>
   </si>
   <si>
     <t>1500 One PPG Place</t>
   </si>
   <si>
     <t>Pittsburgh</t>
   </si>
   <si>
     <t>15222</t>
   </si>
   <si>
     <t xml:space="preserve">jfarrell@tuckerlaw.com; bmanne@tuckerlaw.com; mthomas@tuckerlaw.com </t>
   </si>
   <si>
+    <t>Tucker Ellis LLP</t>
+  </si>
+  <si>
+    <t>Thomas R. Fawkes</t>
+  </si>
+  <si>
+    <t>Jason M. Torf</t>
+  </si>
+  <si>
+    <t>233 South Wacker Drive</t>
+  </si>
+  <si>
+    <t>Suite 6950</t>
+  </si>
+  <si>
+    <t>60606-6395</t>
+  </si>
+  <si>
+    <t>thomas.fawkes@tuckerellis.com; jason.torf@tuckerellis.com; manju.gupta@tuckerellis.com</t>
+  </si>
+  <si>
     <t>TUCKER ELLIS LLP</t>
   </si>
   <si>
     <t>(COUNSEL FOR UCC)</t>
   </si>
   <si>
     <t>ATTN MANJU GUPTA</t>
   </si>
   <si>
     <t>950 MAIN AVE, SUITE 1100</t>
   </si>
   <si>
     <t>44113-7213</t>
   </si>
   <si>
     <t>MANJU.GUPTA@TUCKERELLIS.COM</t>
   </si>
   <si>
     <t>216-592-5009</t>
   </si>
   <si>
-    <t>Tucker Ellis LLP</t>
-[...1 lines deleted...]
-  <si>
     <t>Melissa Z. Kelly</t>
   </si>
   <si>
     <t>950 Main Avenue, Suite 1100</t>
   </si>
   <si>
     <t>Cleveland</t>
   </si>
   <si>
     <t>melissa.kelly@tuckerellis.com</t>
   </si>
   <si>
     <t>216.592.5009</t>
   </si>
   <si>
-    <t>Thomas R. Fawkes</t>
-[...16 lines deleted...]
-  <si>
     <t>U.S. Department of Agriculture</t>
   </si>
   <si>
     <t>1400 Independence Avenue, S.W.</t>
   </si>
   <si>
     <t>20250</t>
   </si>
   <si>
     <t>U.S. Department of Justice</t>
   </si>
   <si>
     <t>Office of the U.S. Trustee</t>
   </si>
   <si>
     <t>Laura F. Atack, Nathan A. Wheatley</t>
   </si>
   <si>
     <t>Pamela Arndt</t>
   </si>
   <si>
     <t>170 NORTH HIGH STREET, STE 200</t>
   </si>
   <si>
     <t xml:space="preserve">Laura.Atack@usdoj.gov; Nathan.A.Wheatley@usdoj.gov; Pamela.D.Arndt@usdoj.gov </t>
@@ -1812,51 +1812,51 @@
   <si>
     <t>8000 Walton Parkway, Suite 260</t>
   </si>
   <si>
     <t>New Albany</t>
   </si>
   <si>
     <t>43054</t>
   </si>
   <si>
     <t>little@litohio.com</t>
   </si>
   <si>
     <t>ZIPHQ INC</t>
   </si>
   <si>
     <t>680 FOLSOM ST STE 1300</t>
   </si>
   <si>
     <t>941072161</t>
   </si>
   <si>
     <t>SUPPORT@ZIPHQ.COM</t>
   </si>
   <si>
-    <t>Public Service List ( 4/4/2026 3:46:07 PM )</t>
+    <t>Public Service List ( 6/1/2026 4:43:24 PM )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1969,51 +1969,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2268,51 +2268,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03341723-c57b-43e4-b218-cd9b64df0076}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{a9c42566-fb6d-43df-8b32-f0ce01f4a254}">
   <dimension ref="A1:K108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="50.714285714285715" defaultRowHeight="12.75"/>
   <cols>
     <col min="12" max="13" width="15.714285714285714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75">
       <c r="A1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
@@ -4652,140 +4652,140 @@
       <c r="C92" t="s">
         <v>503</v>
       </c>
       <c r="D92" t="s">
         <v>504</v>
       </c>
       <c r="E92" t="s">
         <v>505</v>
       </c>
       <c r="F92" t="s">
         <v>506</v>
       </c>
       <c r="G92" t="s">
         <v>272</v>
       </c>
       <c r="H92" t="s">
         <v>507</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
       <c r="J92" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="93" spans="1:11" ht="12.75">
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" t="s">
         <v>509</v>
       </c>
       <c r="B93" t="s">
         <v>510</v>
       </c>
       <c r="C93" t="s">
         <v>511</v>
       </c>
       <c r="D93" t="s">
         <v>512</v>
       </c>
+      <c r="E93" t="s">
+        <v>513</v>
+      </c>
       <c r="F93" t="s">
-        <v>223</v>
+        <v>349</v>
       </c>
       <c r="G93" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="I93" t="s">
         <v>16</v>
       </c>
       <c r="J93" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="K93" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="12.75">
       <c r="A94" t="s">
         <v>516</v>
       </c>
       <c r="B94" t="s">
         <v>517</v>
       </c>
       <c r="C94" t="s">
         <v>518</v>
       </c>
+      <c r="D94" t="s">
+        <v>519</v>
+      </c>
       <c r="F94" t="s">
-        <v>519</v>
+        <v>223</v>
       </c>
       <c r="G94" t="s">
         <v>59</v>
       </c>
       <c r="H94" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="I94" t="s">
         <v>16</v>
       </c>
       <c r="J94" t="s">
+        <v>521</v>
+      </c>
+      <c r="K94" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="12.75">
+      <c r="A95" t="s">
+        <v>509</v>
+      </c>
+      <c r="B95" t="s">
+        <v>523</v>
+      </c>
+      <c r="C95" t="s">
+        <v>524</v>
+      </c>
+      <c r="F95" t="s">
+        <v>525</v>
+      </c>
+      <c r="G95" t="s">
+        <v>59</v>
+      </c>
+      <c r="H95" t="s">
         <v>520</v>
       </c>
-      <c r="K94" t="s">
-[...25 lines deleted...]
-      <c r="H95" t="s">
+      <c r="I95" t="s">
+        <v>16</v>
+      </c>
+      <c r="J95" t="s">
         <v>526</v>
       </c>
-      <c r="I95" t="s">
-[...2 lines deleted...]
-      <c r="J95" t="s">
+      <c r="K95" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75">
       <c r="A96" t="s">
         <v>528</v>
       </c>
       <c r="B96" t="s">
         <v>529</v>
       </c>
       <c r="F96" t="s">
         <v>380</v>
       </c>
       <c r="G96" t="s">
         <v>381</v>
       </c>
       <c r="H96" t="s">
         <v>530</v>
       </c>
       <c r="I96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="12.75">
       <c r="A97" t="s">