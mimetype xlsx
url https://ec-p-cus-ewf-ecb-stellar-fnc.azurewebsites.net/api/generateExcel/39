--- v0 (2026-04-03)
+++ v1 (2026-06-08)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="475">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Address1</t>
   </si>
   <si>
     <t>Address2</t>
   </si>
   <si>
     <t>Address3</t>
   </si>
   <si>
     <t>Address4</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
@@ -66,1041 +66,1134 @@
   <si>
     <t>Fax</t>
   </si>
   <si>
     <t>1970 GROUP, INC.</t>
   </si>
   <si>
     <t>ATTN JONATHAN HARRIS, GEN COUNSEL</t>
   </si>
   <si>
     <t>33 BENEDICT PLACE, 2ND FL</t>
   </si>
   <si>
     <t>GREENWICH</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>06830</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>jharris@1970group.com</t>
+    <t>JHARRIS@1970GROUP.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Abernathy, Roeder, Boyd &amp; Hullett, P.C. </t>
   </si>
   <si>
     <t>Counsel to COLLIN CNTY TAX ASS/COLL</t>
   </si>
   <si>
     <t>Attn P Lopez, L Boyd &amp; E Hahn</t>
   </si>
   <si>
     <t>1700 Redbud Blvd, Ste. 300</t>
   </si>
   <si>
     <t>McKinney</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>75069</t>
   </si>
   <si>
-    <t>plopez@abernathy-law.com; bankruptcy@abernathy-law.com; ehahn@abernathy-law.com</t>
+    <t>PLOPEZ@ABERNATHY-LAW.COM; BANKRUPTCY@ABERNATHY-LAW.COM; EHAHN@ABERNATHY-LAW.COM</t>
   </si>
   <si>
     <t>214-544-4040</t>
   </si>
   <si>
     <t>AIS PORTFOLIO SERVICES, LLC</t>
   </si>
   <si>
     <t>ATTN FORD MOTOR CREDIT CO. LLC DEPT</t>
   </si>
   <si>
     <t>ACCOUNT XXXX3131</t>
   </si>
   <si>
     <t>4515 N SANTA FE AVE. DEPT. APS</t>
   </si>
   <si>
     <t>OKLAHOMA CITY</t>
   </si>
   <si>
     <t>OK</t>
   </si>
   <si>
     <t>73118</t>
   </si>
   <si>
-    <t>ECFNotices@aisinfo.com</t>
+    <t>ECFNOTICES@AISINFO.COM</t>
   </si>
   <si>
     <t>817-461-8070</t>
   </si>
   <si>
+    <t>AKIN GUMP STRAUSS HAUER &amp; FELD LLP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COUNSEL TO ATLAS GROVE MGMT </t>
+  </si>
+  <si>
+    <t>ATTN SARAH LINK SCHULTZ</t>
+  </si>
+  <si>
+    <t>2300 N FIELD ST., STE 1800</t>
+  </si>
+  <si>
+    <t>DALLAS</t>
+  </si>
+  <si>
+    <t>75201</t>
+  </si>
+  <si>
+    <t>SSCHULTZ@AKINGUMP.COM</t>
+  </si>
+  <si>
+    <t>214-969-4343</t>
+  </si>
+  <si>
+    <t>COUNSEL TO ATLAS GROVE MGMT</t>
+  </si>
+  <si>
+    <t>ATTN MITCHELL P HURLEY</t>
+  </si>
+  <si>
+    <t>ONE BRYANT PARK, 44TH FLOOR</t>
+  </si>
+  <si>
+    <t>NEW YORK</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>10036-6745</t>
+  </si>
+  <si>
+    <t>MHURLEY@AKINGUMP.COM</t>
+  </si>
+  <si>
+    <t>212-872-1000</t>
+  </si>
+  <si>
     <t>ALEX DELI INC., d/b/a ALEX'S DELI</t>
   </si>
   <si>
     <t>ATTN DAVID NEGRON, VP OF SALES</t>
   </si>
   <si>
     <t>4591 W. DIVERSEY AVE</t>
   </si>
   <si>
     <t>CHICAGO</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>60639</t>
   </si>
   <si>
-    <t>dnegron@alexdeli.com</t>
+    <t>DNEGRON@ALEXDELI.COM</t>
   </si>
   <si>
     <t>ATLANTIC VEAL &amp; LAMB LLC</t>
   </si>
   <si>
     <t>ATN BILL ANELLO, CONTROLLER</t>
   </si>
   <si>
     <t>275 MORGAN AVE</t>
   </si>
   <si>
     <t>BROOKLYN</t>
   </si>
   <si>
-    <t>NY</t>
-[...1 lines deleted...]
-  <si>
     <t>11211</t>
   </si>
   <si>
-    <t>bill.anello@atlanticveal.com</t>
+    <t>BILL.ANELLO@ATLANTICVEAL.COM</t>
   </si>
   <si>
     <t xml:space="preserve">BAKER, DONELSON, BEARMAN, CALDWELL </t>
   </si>
   <si>
     <t>&amp; BERKOWITZ, PC - ATTN D J FERRETTI</t>
   </si>
   <si>
     <t>COUNSEL TO KOCH CREDITORS</t>
   </si>
   <si>
     <t>1301 MCKINNEY, STE 3700</t>
   </si>
   <si>
     <t>HOUSTON</t>
   </si>
   <si>
     <t>77010</t>
   </si>
   <si>
     <t>DFERRETTI@BAKERDONELSON.COM</t>
   </si>
   <si>
     <t>713-650-9701</t>
   </si>
   <si>
     <t>CAIN &amp; SKARNULIS PLLC</t>
   </si>
   <si>
     <t xml:space="preserve">COUNSEL TO QAED LAFTA </t>
   </si>
   <si>
     <t>ATTN RYAN E CHAPPLE</t>
   </si>
   <si>
     <t>303 COLORADO ST, STE 2850</t>
   </si>
   <si>
     <t xml:space="preserve">AUSTIN </t>
   </si>
   <si>
     <t>78701</t>
   </si>
   <si>
-    <t>rchapple@cstrial.com</t>
+    <t>RCHAPPLE@CSTRIAL.COM</t>
   </si>
   <si>
     <t>512-477-5000</t>
   </si>
   <si>
     <t>CHRISTIANO I. DI PASQUALE</t>
   </si>
   <si>
-    <t>cdipasquale444@gmail.COM</t>
+    <t>EMAIL ADDRESS ON FILE</t>
   </si>
   <si>
     <t>CLARK HILL PLC</t>
   </si>
   <si>
     <t>COUNSEL TO NAVISTAR FINANCIAL CORP</t>
   </si>
   <si>
     <t>ATTN SANDRA S. HAMILTON</t>
   </si>
   <si>
     <t>200 OTTAWA AVE NW, STE 500</t>
   </si>
   <si>
     <t>GRAND RAPIDS</t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>49503</t>
   </si>
   <si>
-    <t>bankruptcyfiling@clarkhill.com</t>
+    <t>BANKRUPTCYFILING@CLARKHILL.COM</t>
   </si>
   <si>
     <t>616-608-1199</t>
   </si>
   <si>
     <t>ATTN ANDREW G EDSON; TARA L BUSH</t>
   </si>
   <si>
     <t>901 MAIN ST., STE 6000</t>
   </si>
   <si>
-    <t>DALLAS</t>
-[...1 lines deleted...]
-  <si>
     <t>75202-3794</t>
   </si>
   <si>
-    <t>AEDSON@CLARKHILL.COM; TBUSH@CLARKHILL.COM</t>
+    <t>TBUSH@CLARKHILL.COM</t>
   </si>
   <si>
     <t>214-651-4330</t>
   </si>
   <si>
+    <t>CLEARY GOTTLIEB STEEN &amp;  HAMILTON LLP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COUNSEL TO JPMorgan Chase Bank N.A. </t>
+  </si>
+  <si>
+    <t>ATTN Sean A O’Neal, Humayun Khalid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas S Kessler, Michael Weinberg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">One Liberty Plaza </t>
+  </si>
+  <si>
+    <t>10006</t>
+  </si>
+  <si>
+    <t>SONEAL@CGSH.COM; HKHALID@CGSH.COM; TKESSLER@CGSH.COM; MDWEINBERG@CGSH.COM</t>
+  </si>
+  <si>
     <t xml:space="preserve">COLE SCHOTZ P.C. </t>
   </si>
   <si>
     <t>COUNSEL TO PERDUE FARMS, INC.</t>
   </si>
   <si>
+    <t>ATTN IAN ROSS PHILLIPS</t>
+  </si>
+  <si>
+    <t>901 MAIN ST., STE 4120</t>
+  </si>
+  <si>
+    <t>75202</t>
+  </si>
+  <si>
+    <t>IPHILLIPS@COLESCHOTZ.COM</t>
+  </si>
+  <si>
+    <t>469-533-1587</t>
+  </si>
+  <si>
     <t>ATTN H.C. JONES, III</t>
   </si>
   <si>
     <t>1201 WILLIS ST., STE 320</t>
   </si>
   <si>
     <t>BALTIMORE</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>21231</t>
   </si>
   <si>
-    <t>hjones@coleschotz.com</t>
+    <t>HJONES@COLESCHOTZ.COM</t>
   </si>
   <si>
     <t>410-230-0667</t>
   </si>
   <si>
-    <t>ATTN IAN ROSS PHILLIPS</t>
-[...13 lines deleted...]
-  <si>
     <t>Consumer Financial Protection Bureau</t>
   </si>
   <si>
     <t>1700 G St. NW</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>20552</t>
   </si>
   <si>
     <t>DAVID G ADAMS ASST U.S. ATTORNEY</t>
   </si>
   <si>
     <t>COUNSEL TO INTERNAL REVENUE SERVICE</t>
   </si>
   <si>
     <t>1100 COMMERCE ST., 3RD FL</t>
   </si>
   <si>
     <t>75242-1699</t>
   </si>
   <si>
-    <t>david.adams4@usdoj.gov</t>
+    <t>DAVID.ADAMS4@USDOJ.GOV</t>
   </si>
   <si>
     <t>214-659-8807</t>
   </si>
   <si>
     <t>DICKINSON WRIGHT PLLC</t>
   </si>
   <si>
     <t>COUNSEL TO SUPERIOR FOODS CO.</t>
   </si>
   <si>
     <t>ATTN J NELSON, J BRAINER</t>
   </si>
   <si>
     <t>607 W. 3RD ST., STE 2500</t>
   </si>
   <si>
     <t>AUSTIN</t>
   </si>
   <si>
     <t>JNELSON@DICKINSONWRIGHT.COM; JBRAINER@DICKINSONWRIGHT.COM</t>
   </si>
   <si>
     <t>DORSEY &amp; WHITNEY (DELAWARE) LLP</t>
   </si>
   <si>
     <t xml:space="preserve">ATTN E SCHNABEL,  A GLORIOSO &amp; </t>
   </si>
   <si>
     <t>G WERKHEISER</t>
   </si>
   <si>
     <t>300 DELAWARE AVE, STE 1010</t>
   </si>
   <si>
     <t>WILMINGTON</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>19801</t>
   </si>
   <si>
-    <t>Schnabel.eric@dorsey.com; Glorioso.alessandra@dorsey.com; Werkheiser.gregory@dorsey.com</t>
+    <t>SCHNABEL.ERIC@DORSEY.COM; GLORIOSO.ALESSANDRA@DORSEY.COM; WERKHEISER.GREGORY@DORSEY.COM</t>
   </si>
   <si>
     <t>DORSEY &amp; WHITNEY LLP</t>
   </si>
   <si>
+    <t>ATTN J BRIAN VANDERWOUDE</t>
+  </si>
+  <si>
+    <t>200 CRESENT CRT, STE 1600</t>
+  </si>
+  <si>
+    <t>VANDERWOUDE.BRIAN@DORSEY.COM</t>
+  </si>
+  <si>
     <t>ATTN ISAAC M GABRIEL</t>
   </si>
   <si>
     <t>2325 E CAMELBACK RD. STE 900</t>
   </si>
   <si>
     <t>PHOENIX</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>85016</t>
   </si>
   <si>
-    <t xml:space="preserve">Gabriel.isaac@dorsey.com </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">vanderwoude.brian@dorsey.com </t>
+    <t>GABRIEL.ISAAC@DORSEY.COM</t>
   </si>
   <si>
     <t>FELLA GROUP LLC</t>
   </si>
   <si>
     <t>24 SEEDLING</t>
   </si>
   <si>
     <t>IRVINE</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>92618</t>
   </si>
   <si>
     <t>JESUSF@FELLAGROUPLLC.COM; JESUS_FELIX@HOTMAIL.COM</t>
   </si>
   <si>
     <t>FROST BROWN TODD LLP</t>
   </si>
   <si>
     <t>COUNSEL TO VIZ CATTLE CORP/SUKARNE</t>
   </si>
   <si>
+    <t>ATTN REBECCA L MATTHEWS</t>
+  </si>
+  <si>
+    <t>2101 CEDAR SPRINGS RD</t>
+  </si>
+  <si>
+    <t>RMATTHEWS@FBTLAW.COM</t>
+  </si>
+  <si>
+    <t>214-545-3472</t>
+  </si>
+  <si>
     <t>ATTN R E GOLD &amp; J KLEISINGER</t>
   </si>
   <si>
     <t>301 EAST FOURTH ST</t>
   </si>
   <si>
     <t>CINCINNATI</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>45202</t>
   </si>
   <si>
-    <t>rgold@fbtlaw.com; jkleisinger@fbtlaw.com</t>
+    <t>RGOLD@FBTLAW.COM; JKLEISINGER@FBTLAW.COM</t>
   </si>
   <si>
     <t>513-651-6981</t>
   </si>
   <si>
-    <t>ATTN REBECCA L MATTHEWS</t>
-[...10 lines deleted...]
-  <si>
     <t>GORDON BROTHERS</t>
   </si>
   <si>
     <t>HEADQUARTERS</t>
   </si>
   <si>
     <t>101 HUNTINGTON AVE, STE 1100</t>
   </si>
   <si>
     <t>BOSTON</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>02199</t>
   </si>
   <si>
-    <t>sribeiro@gordonbrothers.com</t>
+    <t>SRIBEIRO@GORDONBROTHERS.COM</t>
   </si>
   <si>
     <t>GRABLE MARTIN PLLC</t>
   </si>
   <si>
     <t>COUNSEL TO HARTLEY FOODS INC</t>
   </si>
   <si>
     <t>ATTN MARY E. HEARD</t>
   </si>
   <si>
     <t>7700 BROADWAY ST., STE 104 PMB 308</t>
   </si>
   <si>
     <t>SAN ANTONIO</t>
   </si>
   <si>
     <t>78209</t>
   </si>
   <si>
-    <t>meheard@grablemartin.com</t>
+    <t>MEHEARD@GRABLEMARTIN.COM</t>
   </si>
   <si>
     <t>GRATZ &amp; GRATZ P.A</t>
   </si>
   <si>
     <t>COUNSEL TO R&amp;D MARKETING; EMA FOODS</t>
   </si>
   <si>
     <t>ATTN MICHAEL B GRATZ JR.</t>
   </si>
   <si>
     <t>312 N. GREEN STREET</t>
   </si>
   <si>
     <t>TUPELO</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>38804</t>
   </si>
   <si>
-    <t>michael@gratzandgratz.com</t>
+    <t>MICHAEL@GRATZANDGRATZ.COM</t>
   </si>
   <si>
     <t>662-844-8747</t>
   </si>
   <si>
     <t>HARVEST SHERWOOD FOOD DISTRIBUTORS, INC.</t>
   </si>
   <si>
     <t>1209 ORANGE ST</t>
   </si>
   <si>
     <t>HAYWARD PLLC</t>
   </si>
   <si>
     <t>COUNSEL TO SPROUTS FARMERS MARKET</t>
   </si>
   <si>
     <t>ATTN MELISSA S HAYWARD</t>
   </si>
   <si>
     <t>10501 N. CENTRAL EXPY, STE. 106</t>
   </si>
   <si>
     <t>75231</t>
   </si>
   <si>
-    <t>MHayward@HaywardFirm.com</t>
+    <t>MHAYWARD@HAYWARDFIRM.COM</t>
+  </si>
+  <si>
+    <t>HICKS JOHNSON PLLC</t>
+  </si>
+  <si>
+    <t>COUNSEL TO HARVEST SHERWOOD FOOD</t>
+  </si>
+  <si>
+    <t>ATTN ANDREW S. HICKS</t>
+  </si>
+  <si>
+    <t>1550 LAMAR STREET, STE 1900</t>
+  </si>
+  <si>
+    <t>AHICKS@HICKSJOHNSON.COM</t>
+  </si>
+  <si>
+    <t>713-357-5160</t>
   </si>
   <si>
     <t>HUNTON ANDREWS KURTH LLP</t>
   </si>
   <si>
-    <t>COUNSEL TO DIP AGENT</t>
+    <t xml:space="preserve">COUNSEL TO DIP AGENT </t>
+  </si>
+  <si>
+    <t>ATTN TIMOTHY A DAVIDSON II</t>
+  </si>
+  <si>
+    <t>ASHLEY L HARPER</t>
   </si>
   <si>
     <t>600 TRAVIS ST., STE 4200</t>
   </si>
   <si>
     <t>77002</t>
   </si>
   <si>
     <t>TADDAVIDSON@HUNTON.COM; ASHLEYHARPER@HUNTON.COM; PGUFFY@HUNTON.COM</t>
   </si>
   <si>
     <t>INTERNAL REVENUE SERVICE</t>
   </si>
   <si>
+    <t>PO BOX 932700</t>
+  </si>
+  <si>
+    <t>LOUISVILLE</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>40293-2700</t>
+  </si>
+  <si>
+    <t>MILLIE.H.AGENT@IRS.GOV</t>
+  </si>
+  <si>
+    <t>600 ARCH STREET</t>
+  </si>
+  <si>
+    <t>PHILADELPHIA</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>19106</t>
+  </si>
+  <si>
+    <t>21309 BERLIN RD UNIT 13</t>
+  </si>
+  <si>
+    <t>GEORGETOWN</t>
+  </si>
+  <si>
+    <t>19947</t>
+  </si>
+  <si>
     <t>844 KING ST</t>
   </si>
   <si>
-    <t>MILLIE.H.AGENT@IRS.GOV</t>
-[...34 lines deleted...]
-  <si>
     <t>KELLEY DRYE &amp; WARREN LLP</t>
   </si>
   <si>
     <t>ATTN E WILSON, J CARR, P WEINTRAUB</t>
   </si>
   <si>
     <t>&amp; K CAVINS-3 WORLD TRADE CENTER</t>
   </si>
   <si>
     <t>175 GREENWICH ST</t>
   </si>
   <si>
-    <t>NEW YORK</t>
-[...1 lines deleted...]
-  <si>
     <t>10007</t>
   </si>
   <si>
     <t>PWEINTRAUB@KELLEYDRYE.COM; KCAVINS@KELLEYDRYE.COM; KDWBANKRUPTCYDEPARTMENT@KELLEYDRYE.COM</t>
   </si>
   <si>
     <t>212-808-7897</t>
   </si>
   <si>
+    <t xml:space="preserve">KELLEY DRYE &amp; WARREN LLP </t>
+  </si>
+  <si>
+    <t>ATTN J. ADAMS, J.CARR, A. MATOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 WORLD TRADE CENTER </t>
+  </si>
+  <si>
+    <t xml:space="preserve">175 GREENWICH STREET </t>
+  </si>
+  <si>
+    <t>JADAMS@KELLEYDRYE.COM;JCARR@KELLEYDRYE.COM; AMATOTT@KELLEYDRYE.COM</t>
+  </si>
+  <si>
     <t>KEMP SMITH LLP</t>
   </si>
   <si>
     <t>COUNSEL TO LG FOODS, LLC</t>
   </si>
   <si>
     <t>ATTN JAMES W BREWER</t>
   </si>
   <si>
     <t>P.O. BOX DRAWER 2800</t>
   </si>
   <si>
     <t>EL PASO</t>
   </si>
   <si>
     <t>79999-2800</t>
   </si>
   <si>
-    <t>jbrewer@kempsmith.com</t>
+    <t>JBREWER@KEMPSMITH.COM</t>
   </si>
   <si>
     <t>915-546-5360</t>
   </si>
   <si>
     <t>KESSLER COLLINS, PC</t>
   </si>
   <si>
     <t xml:space="preserve">COUNSEL TO LIT GATEWAY PORTFOLIO, LLC </t>
   </si>
   <si>
     <t>ATTN A BARBIERI &amp; D CALLAHAN</t>
   </si>
   <si>
     <t>500 N. Akard Street, Suite 3700</t>
   </si>
   <si>
-    <t>ajb@kesslercollins.com; dpc@kesslercollins.com</t>
+    <t>AJB@KESSLERCOLLINS.COM; DPC@KESSLERCOLLINS.COM</t>
   </si>
   <si>
     <t>214-373-4714</t>
   </si>
   <si>
     <t>LATHAM &amp; WATKINS LLP</t>
   </si>
   <si>
+    <t>COUNSEL TO ABL AND DIP LENDERS</t>
+  </si>
+  <si>
+    <t>ATTN: JAMES KTSANES</t>
+  </si>
+  <si>
+    <t>330 N WABASH AVE, STE 2800</t>
+  </si>
+  <si>
+    <t>60611</t>
+  </si>
+  <si>
+    <t>JAMES.KTSANES@LW.COM</t>
+  </si>
+  <si>
     <t>COUNSEL TO PREPETITION AND DIP AGENT</t>
   </si>
   <si>
     <t>Attn: Randall Weber-Levine</t>
   </si>
   <si>
     <t xml:space="preserve">1271 Avenue of the Americas </t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
-    <t>randall.weber-levine@lw.com</t>
-[...14 lines deleted...]
-    <t>james.ktsanes@lw.com</t>
+    <t>RANDALL.WEBER-LEVINE@LW.COM</t>
   </si>
   <si>
     <t>LINEBARGER GOGGAN BLAIR &amp; SAMPSON</t>
   </si>
   <si>
     <t>ATTN JOHN K TURNER</t>
   </si>
   <si>
     <t>3500 MAPLE AVE, STE 800</t>
   </si>
   <si>
     <t>75219</t>
   </si>
   <si>
     <t>DALLAS.BANKRUPTCY@LGBS.COM</t>
   </si>
   <si>
     <t>MACKIE WOLF ZIENTZ &amp; MANN, P.C.</t>
   </si>
   <si>
     <t>COUNSEL TO LINCOLN  AUTO FIN SVCS</t>
   </si>
   <si>
     <t>ATTN KELLI JOHNSON</t>
   </si>
   <si>
     <t>14160 DALLAS PKWY</t>
   </si>
   <si>
     <t>75254</t>
   </si>
   <si>
-    <t>Kjohnson@mwzmlaw.com</t>
+    <t>KJOHNSON@MWZMLAW.COM</t>
   </si>
   <si>
     <t>214-635-2686</t>
   </si>
   <si>
     <t>MCDERMOTT WILL &amp; EMERY LLP</t>
   </si>
   <si>
-    <t xml:space="preserve">ATTN MARCUS HELT, JACK HAAKE &amp; </t>
-[...2 lines deleted...]
-    <t>M WOMBACHER</t>
+    <t>ATTN M WOMBACHER</t>
   </si>
   <si>
     <t xml:space="preserve">2801 North Harwood St, Ste 2600 </t>
   </si>
   <si>
-    <t>mhelt@mwe.com; jhaake@mwe.com; MWOMBACHER@MWE.COM</t>
+    <t>MWOMBACHER@MWE.COM</t>
   </si>
   <si>
     <t>972-232-3098</t>
   </si>
   <si>
     <t>ATTN D AZMAN,  S SZANZER &amp; E DOVER</t>
   </si>
   <si>
     <t xml:space="preserve">ONE VANDERBILT AVENUE </t>
   </si>
   <si>
     <t>10017-3852</t>
   </si>
   <si>
-    <t>dazman@mwe.com; sszanzer@mwe.com; edover@mwe.com</t>
+    <t>DAZMAN@MWE.COM; SSZANZER@MWE.COM; EDOVER@MWE.COM</t>
   </si>
   <si>
     <t>212-547-5444</t>
   </si>
   <si>
     <t>MCGINNIS LOCHRIDGE LLP</t>
   </si>
   <si>
     <t>COUNSEL TO BMO BANK NA</t>
   </si>
   <si>
+    <t>ATTN JAMES T PHILLIPS</t>
+  </si>
+  <si>
+    <t>500 N AKARD ST., STE 2250</t>
+  </si>
+  <si>
+    <t>JPHILLIPS@MCGINNISLAW.COM</t>
+  </si>
+  <si>
     <t>ATTN E H LAWERENCE &amp; C L HALGREN</t>
   </si>
   <si>
     <t>609 MAIN ST., STE 2800</t>
   </si>
   <si>
-    <t>elawrence@mcginnislaw.com; chalgren@mcginnislaw.com</t>
+    <t>ELAWRENCE@MCGINNISLAW.COM; CHALGREN@MCGINNISLAW.COM</t>
   </si>
   <si>
     <t>713-615-8585</t>
   </si>
   <si>
-    <t>ATTN JAMES T PHILLIPS</t>
-[...7 lines deleted...]
-  <si>
     <t>MILLER CANEFIELD PADDOCK &amp; STONE</t>
   </si>
   <si>
     <t>PLC- COUNSEL TO ONESTREAM SOFTWARE</t>
   </si>
   <si>
     <t xml:space="preserve"> ATTN MARC N SWANSON</t>
   </si>
   <si>
     <t>150 W. JEFFERSON, STE 2500</t>
   </si>
   <si>
     <t>DETROIT</t>
   </si>
   <si>
     <t>48226</t>
   </si>
   <si>
-    <t>swansonm@millercanfield.com</t>
+    <t>SWANSONM@MILLERCANFIELD.COM</t>
   </si>
   <si>
     <t>313-496-7500</t>
   </si>
   <si>
     <t>MUNSCH HARDT KOPF &amp; HARR, P.C.</t>
   </si>
   <si>
     <t>COUNSEL TO CAPITAL PROVIDERS</t>
   </si>
   <si>
     <t>ATTN JULIAN P VASEK &amp; KEVIN M LIPPMAN</t>
   </si>
   <si>
     <t>500 N AKARD ST., STE 4000</t>
   </si>
   <si>
     <t>JVASEK@MUNSCH.COM; KLIPPMAN@MUNSCH.COM</t>
   </si>
   <si>
     <t>214-855-7500</t>
   </si>
   <si>
     <t>OFFICE OF THE US TRUSTEE (REGION 6)</t>
   </si>
   <si>
     <t>US DEPT OF JUSTICE-ATTN: E A YOUNG</t>
   </si>
   <si>
     <t>ERIN SCHMIDT, MEREDYTH KIPPES</t>
   </si>
   <si>
     <t>1100 COMMERCE ST., RM 976</t>
   </si>
   <si>
     <t>75242</t>
   </si>
   <si>
-    <t>Elizabeth.A.Young@usdoj.gov; Erin.Schmidt2@usdoj.gov; meredyth.kippes@usdoj.gov</t>
+    <t>ELIZABETH.A.YOUNG@USDOJ.GOV; ERIN.SCHMIDT2@USDOJ.GOV; MEREDYTH.KIPPES@USDOJ.GOV</t>
   </si>
   <si>
     <t>OFFIT KURMAN</t>
   </si>
   <si>
     <t>COUNSEL TO 1970 GROUP, INC.</t>
   </si>
   <si>
     <t>ATTN FRANCES A SMITH</t>
   </si>
   <si>
     <t>700 N PEARL ST., STE 1610</t>
   </si>
   <si>
-    <t>frances.smith@offitkurman.com</t>
+    <t>FRANCES.SMITH@OFFITKURMAN.COM</t>
   </si>
   <si>
     <t>214-337-9409</t>
   </si>
   <si>
     <t>OTTERBOURG P.C.</t>
   </si>
   <si>
     <t>COUNSEL TO BURFORD CAPITAL</t>
   </si>
   <si>
     <t>ATTN JAMES DREW &amp; M.  L. CYGANOWSKI</t>
   </si>
   <si>
     <t>ADAM C SILVERMAN; MATTHEW BREEN</t>
   </si>
   <si>
     <t>230 PARK AVE</t>
   </si>
   <si>
     <t>10169-0075</t>
   </si>
   <si>
-    <t>JDrew@otterbourg.com; mcyganowski@otterbourg.com; asilverstein@otterbourg.com; mbreen@otterbourg.com</t>
+    <t>JDREW@OTTERBOURG.COM; MCYGANOWSKI@OTTERBOURG.COM; ASILVERSTEIN@OTTERBOURG.COM; MBREEN@OTTERBOURG.COM</t>
   </si>
   <si>
     <t>212-682-6104</t>
   </si>
   <si>
     <t>PACHULSKI STANG ZIEHL &amp; JONES</t>
   </si>
   <si>
     <t>COUNSEL TO THE AD HOC UCC</t>
   </si>
   <si>
     <t>ATTN: J. POMERANTZ, S. GOLDEN</t>
   </si>
   <si>
     <t>1700 BROADWAY FL 36</t>
   </si>
   <si>
     <t>100195975</t>
   </si>
   <si>
-    <t>sgolden@pszjlaw.com; jpomerantz@pszjlaw.com</t>
+    <t>SGOLDEN@PSZJLAW.COM; JPOMERANTZ@PSZJLAW.COM</t>
   </si>
   <si>
     <t>PADFIELD &amp; STOUT, LLP</t>
   </si>
   <si>
     <t>COUNSEL TO MOVANT</t>
   </si>
   <si>
     <t>ATTN C. V. ARISCO; J. N. ALT</t>
   </si>
   <si>
     <t>100 THROCKMORTON ST., STE 700</t>
   </si>
   <si>
     <t>FORT WORTH</t>
   </si>
   <si>
     <t>76102</t>
   </si>
   <si>
-    <t>carisco@padfieldstout.com; jalt@padfieldstout.com</t>
+    <t>CARISCO@PADFIELDSTOUT.COM; JALT@PADFIELDSTOUT.COM</t>
   </si>
   <si>
     <t>817-338-1610</t>
   </si>
   <si>
     <t>PERKINS COIE LLP</t>
   </si>
   <si>
     <t>COUNSEL TO TYSON FOODS INC</t>
   </si>
   <si>
     <t>ATTN JOHN R HARDIN</t>
   </si>
   <si>
     <t>500 N AKARD ST, STE 3300</t>
   </si>
   <si>
     <t>75201-3347</t>
   </si>
   <si>
-    <t>JohnHardin@perkinscoie.com</t>
+    <t>JOHNHARDIN@PERKINSCOIE.COM</t>
   </si>
   <si>
     <t xml:space="preserve">(214) 965-7799 </t>
   </si>
   <si>
+    <t>ATTN BRADLEY A COSMAN</t>
+  </si>
+  <si>
+    <t>2525 E CAMELBACK RD., STE 500</t>
+  </si>
+  <si>
+    <t>85016-4227</t>
+  </si>
+  <si>
+    <t>BCOSMAN@PERKINSCOIE.COM</t>
+  </si>
+  <si>
+    <t>(602) 648-7000</t>
+  </si>
+  <si>
     <t>ATTN ALAN D SMITH</t>
   </si>
   <si>
     <t>1301 SECOND AVE., 42ND FL</t>
   </si>
   <si>
     <t>SEATTLE</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>98101-3099</t>
   </si>
   <si>
-    <t>ADSmith@perkinscoie.com</t>
+    <t>ADSMITH@PERKINSCOIE.COM</t>
   </si>
   <si>
     <t xml:space="preserve">(206) 359-9000 </t>
   </si>
   <si>
-    <t>ATTN BRADLEY A COSMAN</t>
-[...13 lines deleted...]
-  <si>
     <t>ROCHELLE MCCULLOUGH, LLP</t>
   </si>
   <si>
     <t>COUNSEL TO CENTURY FIRE SPRINKLERS</t>
   </si>
   <si>
     <t>ATTN LAURIE DAHL REA</t>
   </si>
   <si>
     <t>300 THROCKMORTON, STE 520</t>
   </si>
   <si>
-    <t>laurie.rea@romclaw.com</t>
+    <t>LAURIE.REA@ROMCLAW.COM</t>
   </si>
   <si>
     <t>817-347-5269</t>
   </si>
   <si>
     <t>RYDER TRUCK RENTAL INC.</t>
   </si>
   <si>
     <t>ATTN MICHAEL MANDELL CORP. MANAGER</t>
   </si>
   <si>
     <t>2333 PONCE DE LEON BLVD., STE 700</t>
   </si>
   <si>
     <t>CORAL GABLES</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>33134</t>
   </si>
   <si>
-    <t>mandms@ryder.com</t>
+    <t>MANDMS@RYDER.COM</t>
   </si>
   <si>
     <t>SIDLEY AUSTIN LLP</t>
   </si>
   <si>
     <t>(DEBTORS' COUNSEL)</t>
   </si>
   <si>
     <t>ATTN S HESSLER &amp;  A GROSSI</t>
   </si>
   <si>
     <t xml:space="preserve">787 SEVENTH AVE </t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>212-839-5559</t>
   </si>
   <si>
     <t>ATTN J HUFENDICK, R FINK, D RAKOWSKI</t>
   </si>
   <si>
     <t>ONE SOUTH DEARBORN</t>
   </si>
@@ -1134,258 +1227,258 @@
   <si>
     <t>ADDISON</t>
   </si>
   <si>
     <t>75001</t>
   </si>
   <si>
     <t>MSHRIRO@SINGERLEVICK.COM</t>
   </si>
   <si>
     <t>972-380-5748</t>
   </si>
   <si>
     <t>SPENCER FANE LLP</t>
   </si>
   <si>
     <t>COUNSEL TO  MICELI DAIRY PRODS CO</t>
   </si>
   <si>
     <t>ATTN ERIC M VAN HORN</t>
   </si>
   <si>
     <t>2200 ROSS AVE., STE 4800 WEST</t>
   </si>
   <si>
-    <t>ericvanhorn@spencerfane.com</t>
+    <t>ERICVANHORN@SPENCERFANE.COM</t>
   </si>
   <si>
     <t>214-750-3612</t>
   </si>
   <si>
     <t xml:space="preserve">SPENCER FANE, LLP </t>
   </si>
   <si>
     <t>COUNSEL TO SEVENOAKS CAP ASSOC LLC</t>
   </si>
   <si>
     <t>ATTN MISTY A SEGURA</t>
   </si>
   <si>
     <t>3040 POST OAK BLVD., STE 1400</t>
   </si>
   <si>
     <t>77056</t>
   </si>
   <si>
-    <t>msegura@spencerfane.com</t>
+    <t>MSEGURA@SPENCERFANE.COM</t>
   </si>
   <si>
     <t>STROMBERG STOCK, PLLC</t>
   </si>
   <si>
     <t>COUNSEL TO ATEECO,  INC.</t>
   </si>
   <si>
     <t>THE GILD NORTH CAMPBELL CENTER I</t>
   </si>
   <si>
     <t>8350 N. CENTRAL EXPY, STE 1225</t>
   </si>
   <si>
     <t>75206</t>
   </si>
   <si>
-    <t>mark@strombergstock.com</t>
+    <t>MARK@STROMBERGSTOCK.COM</t>
   </si>
   <si>
     <t>972-861-5339</t>
   </si>
   <si>
     <t>TEXAS ATTORNEY GENERAL</t>
   </si>
   <si>
     <t>ATTN: KEN PAXTON</t>
   </si>
   <si>
     <t>PO BOX 12548</t>
   </si>
   <si>
     <t>78711-2548</t>
   </si>
   <si>
     <t>300 W 15TH ST</t>
   </si>
   <si>
     <t>TEXAS ATTY GENERAL'S OFFICE</t>
   </si>
   <si>
     <t>BANKRUPTCY &amp; COLLECTIONS DIV</t>
   </si>
   <si>
     <t xml:space="preserve">ATTN SHERRI K SIMPSON </t>
   </si>
   <si>
     <t>P.O. BOX 12548</t>
   </si>
   <si>
-    <t>bk-jstern@oag.texas.gov; sherri.simpson@oag.texas.gov</t>
+    <t>BK-JSTERN@OAG.TEXAS.GOV; SHERRI.SIMPSON@OAG.TEXAS.GOV</t>
   </si>
   <si>
     <t>512-936-1409</t>
   </si>
   <si>
     <t>TEXAS COMPTROLLER</t>
   </si>
   <si>
     <t>OF PUBLIC ACCOUNTS</t>
   </si>
   <si>
     <t>111 E 17TH ST</t>
   </si>
   <si>
     <t>78774</t>
   </si>
   <si>
-    <t>bankruptcysection@cpa.texas.gov; bankruptcytax@oag.texas.gov</t>
+    <t>BANKRUPTCYSECTION@CPA.TEXAS.GOV; BANKRUPTCYTAX@OAG.TEXAS.GOV</t>
   </si>
   <si>
     <t>CAPITOL STATION</t>
   </si>
   <si>
     <t>PO BOX 13528</t>
   </si>
   <si>
     <t>78711-3528</t>
   </si>
   <si>
-    <t>bankruptcytax@oag.texas.gov</t>
+    <t>BANKRUPTCYTAX@OAG.TEXAS.GOV</t>
   </si>
   <si>
     <t>TN Dept of Revenue</t>
   </si>
   <si>
     <t>c/o TN AG's Office, Bankruptcy Div</t>
   </si>
   <si>
     <t>PO Box 20207</t>
   </si>
   <si>
     <t>NASHVILLE</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>37202-0207</t>
   </si>
   <si>
     <t>STEVE.BUTLER@AG.TN.GOV</t>
   </si>
   <si>
     <t>615-741-3334</t>
   </si>
   <si>
     <t>U.S. Department of Agriculture</t>
   </si>
   <si>
     <t>1400 Independence Avenue, SW</t>
   </si>
   <si>
     <t>20250</t>
   </si>
   <si>
     <t>U.S. Food and Drug Administration</t>
   </si>
   <si>
     <t>10903 New Hampshire Avenue</t>
   </si>
   <si>
     <t>Silver Spring</t>
   </si>
   <si>
     <t>20993</t>
   </si>
   <si>
     <t>US ATTORNEY OFFICE, ND TEXAS</t>
   </si>
   <si>
+    <t>1205 TEXAS AVE, STE 700</t>
+  </si>
+  <si>
+    <t>LUBBOCK</t>
+  </si>
+  <si>
+    <t>79401</t>
+  </si>
+  <si>
+    <t>USATXN.MEDIA@USDOJ.GOV</t>
+  </si>
+  <si>
     <t>801 CHERRY ST, UNIT 4</t>
   </si>
   <si>
     <t>FT. WORTH</t>
   </si>
   <si>
     <t>76102-6882</t>
   </si>
   <si>
-    <t>USATXN.Media@usdoj.gov</t>
-[...10 lines deleted...]
-  <si>
     <t>US ATTORNEY, ND TEXAS</t>
   </si>
   <si>
     <t>1100 COMMERCE ST, THIRD FL</t>
   </si>
   <si>
     <t>500 S TAYLOR ST, STE 300</t>
   </si>
   <si>
     <t>AMARILLO</t>
   </si>
   <si>
     <t>79101-2446</t>
   </si>
   <si>
     <t>VIZ CATTLE CORP.</t>
   </si>
   <si>
     <t>ATTN ROGELIO SALINAS &amp; EDWIN BOTERO</t>
   </si>
   <si>
     <t>17800 CASTLETON ST STE 435</t>
   </si>
   <si>
     <t>CITY INDUSTRY</t>
   </si>
   <si>
     <t>917485748</t>
   </si>
   <si>
-    <t>ARECEIVABLES@SUKARNE.COM; RSALINAS@SUKARNEGLOBAL.COM; ebotero@sukarneusa.com</t>
-[...2 lines deleted...]
-    <t>Public Service List ( 4/3/2026 2:03:42 PM )</t>
+    <t>ARECEIVABLES@SUKARNE.COM; RSALINAS@SUKARNEGLOBAL.COM; EBOTERO@SUKARNEUSA.COM</t>
+  </si>
+  <si>
+    <t>Public Service List ( 6/8/2026 1:19:37 AM )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1498,51 +1591,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1797,63 +1890,63 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9e3691fb-98ed-499b-ab55-da29fe6430f7}">
-  <dimension ref="A1:K76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2a1f9c53-cac4-4957-b223-538b223a13fb}">
+  <dimension ref="A1:K81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="50.714285714285715" defaultRowHeight="12.75"/>
   <cols>
     <col min="12" max="13" width="15.714285714285714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75">
       <c r="A1" t="s">
-        <v>443</v>
+        <v>474</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
@@ -1937,2047 +2030,2207 @@
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="12.75">
+    <row r="6" spans="1:11" ht="12.75">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
+      <c r="D6" t="s">
+        <v>40</v>
+      </c>
       <c r="F6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
         <v>42</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" ht="12.75">
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="12.75">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="12.75">
+        <v>51</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:11" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="F9" t="s">
         <v>63</v>
       </c>
       <c r="G9" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
         <v>64</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
       <c r="J9" t="s">
         <v>65</v>
       </c>
-      <c r="K9" t="s">
+    </row>
+    <row r="10" spans="1:11" ht="12.75">
+      <c r="A10" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" t="s">
         <v>67</v>
       </c>
+      <c r="C10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" t="s">
+        <v>71</v>
+      </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>72</v>
+      </c>
+      <c r="K10" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.75">
       <c r="A11" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D11" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="G11" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="H11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
       <c r="J11" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="K11" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="12.75">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
       <c r="A12" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="B12" t="s">
-        <v>70</v>
-[...22 lines deleted...]
-      <c r="K12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75">
       <c r="A13" t="s">
         <v>84</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13" t="s">
         <v>87</v>
       </c>
       <c r="F13" t="s">
         <v>88</v>
       </c>
       <c r="G13" t="s">
         <v>89</v>
       </c>
       <c r="H13" t="s">
         <v>90</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
         <v>91</v>
       </c>
       <c r="K13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75">
       <c r="A14" t="s">
         <v>84</v>
       </c>
       <c r="B14" t="s">
         <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>93</v>
       </c>
       <c r="D14" t="s">
         <v>94</v>
       </c>
       <c r="F14" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G14" t="s">
         <v>24</v>
       </c>
       <c r="H14" t="s">
         <v>95</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
         <v>96</v>
       </c>
       <c r="K14" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="12.75">
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" t="s">
         <v>98</v>
       </c>
       <c r="B15" t="s">
         <v>99</v>
       </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>102</v>
+      </c>
       <c r="F15" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="G15" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
+      </c>
+      <c r="J15" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>105</v>
+        <v>107</v>
+      </c>
+      <c r="D16" t="s">
+        <v>108</v>
       </c>
       <c r="F16" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G16" t="s">
         <v>24</v>
       </c>
       <c r="H16" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" t="s">
+        <v>110</v>
+      </c>
+      <c r="K16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75">
+      <c r="A17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" t="s">
         <v>106</v>
       </c>
-      <c r="I16" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G17" t="s">
+        <v>115</v>
+      </c>
+      <c r="H17" t="s">
+        <v>116</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
+        <v>117</v>
+      </c>
+      <c r="K17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12.75">
+      <c r="A18" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" t="s">
+        <v>120</v>
+      </c>
+      <c r="F18" t="s">
+        <v>121</v>
+      </c>
+      <c r="G18" t="s">
+        <v>122</v>
+      </c>
+      <c r="H18" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="12.75">
+      <c r="A19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C19" t="s">
+        <v>126</v>
+      </c>
+      <c r="F19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" t="s">
         <v>24</v>
       </c>
-      <c r="H17" t="s">
-[...51 lines deleted...]
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>127</v>
       </c>
-      <c r="H19" t="s">
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" t="s">
         <v>128</v>
       </c>
-      <c r="I19" t="s">
-[...2 lines deleted...]
-      <c r="J19" t="s">
+      <c r="K19" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="12.75">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C20" t="s">
-        <v>131</v>
+        <v>132</v>
+      </c>
+      <c r="D20" t="s">
+        <v>133</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="G20" t="s">
         <v>24</v>
       </c>
       <c r="H20" t="s">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="I20" t="s">
         <v>17</v>
       </c>
       <c r="J20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="12.75">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21" t="s">
-        <v>135</v>
+        <v>137</v>
+      </c>
+      <c r="C21" t="s">
+        <v>138</v>
+      </c>
+      <c r="D21" t="s">
+        <v>139</v>
       </c>
       <c r="F21" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G21" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H21" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I21" t="s">
         <v>17</v>
       </c>
       <c r="J21" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11" ht="12.75">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B22" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C22" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F22" t="s">
-        <v>144</v>
+        <v>41</v>
       </c>
       <c r="G22" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="H22" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="I22" t="s">
         <v>17</v>
       </c>
       <c r="J22" t="s">
         <v>147</v>
       </c>
-      <c r="K22" t="s">
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" t="s">
         <v>148</v>
-      </c>
-[...6 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C23" t="s">
         <v>149</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>150</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
       <c r="H23" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
         <v>17</v>
       </c>
       <c r="J23" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="12.75">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C24" t="s">
         <v>155</v>
       </c>
       <c r="F24" t="s">
         <v>156</v>
       </c>
       <c r="G24" t="s">
         <v>157</v>
       </c>
       <c r="H24" t="s">
         <v>158</v>
       </c>
       <c r="I24" t="s">
         <v>17</v>
       </c>
       <c r="J24" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="12.75">
+    <row r="25" spans="1:11" ht="12.75">
       <c r="A25" t="s">
         <v>160</v>
       </c>
       <c r="B25" t="s">
         <v>161</v>
       </c>
       <c r="C25" t="s">
         <v>162</v>
       </c>
       <c r="D25" t="s">
         <v>163</v>
       </c>
       <c r="F25" t="s">
-        <v>164</v>
+        <v>41</v>
       </c>
       <c r="G25" t="s">
         <v>24</v>
       </c>
       <c r="H25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" t="s">
+        <v>164</v>
+      </c>
+      <c r="K25" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="12.75">
       <c r="A26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" t="s">
+        <v>161</v>
+      </c>
+      <c r="C26" t="s">
+        <v>166</v>
+      </c>
+      <c r="D26" t="s">
         <v>167</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F26" t="s">
         <v>168</v>
       </c>
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>169</v>
       </c>
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>170</v>
       </c>
-      <c r="F26" t="s">
+      <c r="I26" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" t="s">
         <v>171</v>
       </c>
-      <c r="G26" t="s">
+      <c r="K26" t="s">
         <v>172</v>
       </c>
-      <c r="H26" t="s">
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
+      <c r="A27" t="s">
         <v>173</v>
       </c>
-      <c r="I26" t="s">
-[...2 lines deleted...]
-      <c r="J26" t="s">
+      <c r="B27" t="s">
         <v>174</v>
       </c>
-      <c r="K26" t="s">
+      <c r="C27" t="s">
         <v>175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" t="s">
+      <c r="F27" t="s">
         <v>176</v>
       </c>
-      <c r="B27" t="s">
+      <c r="G27" t="s">
         <v>177</v>
       </c>
-      <c r="F27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="I27" t="s">
         <v>17</v>
+      </c>
+      <c r="J27" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12.75">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>184</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="12.75">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B29" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C29" t="s">
-        <v>186</v>
+        <v>189</v>
+      </c>
+      <c r="D29" t="s">
+        <v>190</v>
       </c>
       <c r="F29" t="s">
-        <v>55</v>
+        <v>191</v>
       </c>
       <c r="G29" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
       <c r="H29" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+        <v>194</v>
+      </c>
+      <c r="K29" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B30" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="F30" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="G30" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="12.75">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B31" t="s">
-        <v>192</v>
+        <v>199</v>
+      </c>
+      <c r="C31" t="s">
+        <v>200</v>
+      </c>
+      <c r="D31" t="s">
+        <v>201</v>
       </c>
       <c r="F31" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="G31" t="s">
-        <v>194</v>
+        <v>24</v>
       </c>
       <c r="H31" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="I31" t="s">
         <v>17</v>
       </c>
       <c r="J31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:10" ht="12.75">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="12.75">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="B32" t="s">
-        <v>196</v>
+        <v>205</v>
+      </c>
+      <c r="C32" t="s">
+        <v>206</v>
+      </c>
+      <c r="D32" t="s">
+        <v>207</v>
       </c>
       <c r="F32" t="s">
-        <v>197</v>
+        <v>70</v>
       </c>
       <c r="G32" t="s">
-        <v>198</v>
+        <v>24</v>
       </c>
       <c r="H32" t="s">
-        <v>199</v>
+        <v>71</v>
       </c>
       <c r="I32" t="s">
         <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>191</v>
+        <v>208</v>
+      </c>
+      <c r="K32" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="12.75">
       <c r="A33" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="B33" t="s">
-        <v>200</v>
+        <v>211</v>
+      </c>
+      <c r="C33" t="s">
+        <v>212</v>
+      </c>
+      <c r="D33" t="s">
+        <v>213</v>
+      </c>
+      <c r="E33" t="s">
+        <v>214</v>
       </c>
       <c r="F33" t="s">
-        <v>201</v>
+        <v>70</v>
       </c>
       <c r="G33" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="H33" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
       <c r="J33" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="12.75">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
       <c r="A34" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="B34" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="F34" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="G34" t="s">
-        <v>48</v>
+        <v>220</v>
       </c>
       <c r="H34" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="I34" t="s">
         <v>17</v>
       </c>
       <c r="J34" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:11" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B35" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="F35" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G35" t="s">
-        <v>24</v>
+        <v>225</v>
       </c>
       <c r="H35" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
       <c r="J35" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
+      <c r="A36" t="s">
         <v>217</v>
       </c>
-      <c r="K35" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B36" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="D36" t="s">
+        <v>227</v>
+      </c>
+      <c r="F36" t="s">
+        <v>228</v>
+      </c>
+      <c r="G36" t="s">
+        <v>141</v>
+      </c>
+      <c r="H36" t="s">
+        <v>229</v>
+      </c>
+      <c r="I36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="12.75">
       <c r="A37" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B37" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F37" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="G37" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="H37" t="s">
-        <v>230</v>
+        <v>142</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
       <c r="J37" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="12.75">
+      <c r="A38" t="s">
         <v>231</v>
-      </c>
-[...3 lines deleted...]
-        <v>225</v>
       </c>
       <c r="B38" t="s">
         <v>232</v>
       </c>
       <c r="C38" t="s">
         <v>233</v>
       </c>
       <c r="D38" t="s">
         <v>234</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H38" t="s">
         <v>235</v>
       </c>
       <c r="I38" t="s">
         <v>17</v>
       </c>
       <c r="J38" t="s">
         <v>236</v>
       </c>
-    </row>
-    <row r="39" spans="1:10" ht="12.75">
+      <c r="K38" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="12.75">
       <c r="A39" t="s">
+        <v>238</v>
+      </c>
+      <c r="B39" t="s">
+        <v>239</v>
+      </c>
+      <c r="C39" t="s">
+        <v>240</v>
+      </c>
+      <c r="D39" t="s">
+        <v>241</v>
+      </c>
+      <c r="F39" t="s">
+        <v>48</v>
+      </c>
+      <c r="G39" t="s">
+        <v>49</v>
+      </c>
+      <c r="H39" t="s">
+        <v>235</v>
+      </c>
+      <c r="I39" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" t="s">
+        <v>242</v>
+      </c>
+      <c r="K39" t="s">
         <v>237</v>
-      </c>
-[...19 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="12.75">
       <c r="A40" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B40" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C40" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D40" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F40" t="s">
-        <v>80</v>
+        <v>247</v>
       </c>
       <c r="G40" t="s">
         <v>24</v>
       </c>
       <c r="H40" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
       <c r="J40" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="K40" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75">
       <c r="A41" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B41" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C41" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D41" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F41" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G41" t="s">
         <v>24</v>
       </c>
       <c r="H41" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="I41" t="s">
         <v>17</v>
       </c>
       <c r="J41" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K41" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:11" ht="12.75">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="B42" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C42" t="s">
-        <v>256</v>
+        <v>259</v>
+      </c>
+      <c r="D42" t="s">
+        <v>260</v>
       </c>
       <c r="F42" t="s">
-        <v>207</v>
+        <v>56</v>
       </c>
       <c r="G42" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="H42" t="s">
+        <v>261</v>
+      </c>
+      <c r="I42" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
+      <c r="A43" t="s">
         <v>257</v>
       </c>
-      <c r="I42" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B43" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C43" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D43" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F43" t="s">
-        <v>55</v>
+        <v>266</v>
       </c>
       <c r="G43" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>267</v>
       </c>
       <c r="I43" t="s">
         <v>17</v>
       </c>
       <c r="J43" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12.75">
       <c r="A44" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="B44" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C44" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="F44" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G44" t="s">
         <v>24</v>
       </c>
       <c r="H44" t="s">
-        <v>132</v>
+        <v>272</v>
       </c>
       <c r="I44" t="s">
         <v>17</v>
       </c>
       <c r="J44" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12.75">
       <c r="A45" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B45" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C45" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="D45" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="F45" t="s">
-        <v>273</v>
+        <v>41</v>
       </c>
       <c r="G45" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="H45" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="I45" t="s">
         <v>17</v>
       </c>
       <c r="J45" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="K45" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="12.75">
       <c r="A46" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B46" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D46" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F46" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G46" t="s">
         <v>24</v>
       </c>
       <c r="H46" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="I46" t="s">
         <v>17</v>
       </c>
       <c r="J46" t="s">
+        <v>284</v>
+      </c>
+      <c r="K46" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="12.75">
+      <c r="A47" t="s">
         <v>281</v>
       </c>
-      <c r="K46" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B47" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C47" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F47" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="G47" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H47" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="I47" t="s">
         <v>17</v>
       </c>
       <c r="J47" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:11" ht="12.75">
+        <v>289</v>
+      </c>
+      <c r="K47" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B48" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C48" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D48" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F48" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G48" t="s">
         <v>24</v>
       </c>
       <c r="H48" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="I48" t="s">
         <v>17</v>
       </c>
       <c r="J48" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75">
       <c r="A49" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B49" t="s">
+        <v>292</v>
+      </c>
+      <c r="C49" t="s">
         <v>296</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>297</v>
       </c>
-      <c r="D49" t="s">
+      <c r="F49" t="s">
+        <v>70</v>
+      </c>
+      <c r="G49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" t="s">
+        <v>215</v>
+      </c>
+      <c r="I49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" t="s">
         <v>298</v>
       </c>
-      <c r="E49" t="s">
+      <c r="K49" t="s">
         <v>299</v>
       </c>
-      <c r="F49" t="s">
-[...5 lines deleted...]
-      <c r="H49" t="s">
+    </row>
+    <row r="50" spans="1:11" ht="12.75">
+      <c r="A50" t="s">
         <v>300</v>
       </c>
-      <c r="I49" t="s">
-[...2 lines deleted...]
-      <c r="J49" t="s">
+      <c r="B50" t="s">
         <v>301</v>
       </c>
-      <c r="K49" t="s">
+      <c r="C50" t="s">
         <v>302</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" t="s">
+      <c r="D50" t="s">
         <v>303</v>
       </c>
-      <c r="B50" t="s">
+      <c r="F50" t="s">
         <v>304</v>
       </c>
-      <c r="C50" t="s">
+      <c r="G50" t="s">
+        <v>89</v>
+      </c>
+      <c r="H50" t="s">
         <v>305</v>
       </c>
-      <c r="D50" t="s">
+      <c r="I50" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" t="s">
         <v>306</v>
       </c>
-      <c r="F50" t="s">
-[...5 lines deleted...]
-      <c r="H50" t="s">
+      <c r="K50" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75">
       <c r="A51" t="s">
+        <v>308</v>
+      </c>
+      <c r="B51" t="s">
         <v>309</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>310</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>311</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>313</v>
+        <v>41</v>
       </c>
       <c r="G51" t="s">
         <v>24</v>
       </c>
       <c r="H51" t="s">
+        <v>42</v>
+      </c>
+      <c r="I51" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" t="s">
+        <v>312</v>
+      </c>
+      <c r="K51" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
+      <c r="A52" t="s">
         <v>314</v>
       </c>
-      <c r="I51" t="s">
-[...2 lines deleted...]
-      <c r="J51" t="s">
+      <c r="B52" t="s">
         <v>315</v>
       </c>
-      <c r="K51" t="s">
+      <c r="C52" t="s">
         <v>316</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" t="s">
+      <c r="D52" t="s">
         <v>317</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="G52" t="s">
         <v>24</v>
       </c>
       <c r="H52" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="I52" t="s">
         <v>17</v>
       </c>
       <c r="J52" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="12.75">
       <c r="A53" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B53" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C53" t="s">
+        <v>322</v>
+      </c>
+      <c r="D53" t="s">
+        <v>323</v>
+      </c>
+      <c r="F53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" t="s">
+        <v>42</v>
+      </c>
+      <c r="I53" t="s">
+        <v>17</v>
+      </c>
+      <c r="J53" t="s">
         <v>324</v>
       </c>
-      <c r="D53" t="s">
+      <c r="K53" t="s">
         <v>325</v>
-      </c>
-[...16 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="12.75">
       <c r="A54" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="B54" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="C54" t="s">
+        <v>328</v>
+      </c>
+      <c r="D54" t="s">
+        <v>329</v>
+      </c>
+      <c r="E54" t="s">
+        <v>330</v>
+      </c>
+      <c r="F54" t="s">
+        <v>48</v>
+      </c>
+      <c r="G54" t="s">
+        <v>49</v>
+      </c>
+      <c r="H54" t="s">
         <v>331</v>
       </c>
-      <c r="D54" t="s">
+      <c r="I54" t="s">
+        <v>17</v>
+      </c>
+      <c r="J54" t="s">
         <v>332</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" t="s">
+      <c r="K54" t="s">
         <v>333</v>
       </c>
-      <c r="I54" t="s">
-[...2 lines deleted...]
-      <c r="J54" t="s">
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
+      <c r="A55" t="s">
         <v>334</v>
       </c>
-      <c r="K54" t="s">
+      <c r="B55" t="s">
         <v>335</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C55" t="s">
         <v>336</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
         <v>337</v>
       </c>
-      <c r="C55" t="s">
+      <c r="F55" t="s">
+        <v>48</v>
+      </c>
+      <c r="G55" t="s">
+        <v>49</v>
+      </c>
+      <c r="H55" t="s">
         <v>338</v>
       </c>
-      <c r="D55" t="s">
+      <c r="I55" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" t="s">
         <v>339</v>
       </c>
-      <c r="F55" t="s">
-[...2 lines deleted...]
-      <c r="G55" t="s">
+    </row>
+    <row r="56" spans="1:11" ht="12.75">
+      <c r="A56" t="s">
+        <v>340</v>
+      </c>
+      <c r="B56" t="s">
+        <v>341</v>
+      </c>
+      <c r="C56" t="s">
+        <v>342</v>
+      </c>
+      <c r="D56" t="s">
+        <v>343</v>
+      </c>
+      <c r="F56" t="s">
+        <v>344</v>
+      </c>
+      <c r="G56" t="s">
         <v>24</v>
       </c>
-      <c r="H55" t="s">
-[...22 lines deleted...]
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>345</v>
       </c>
-      <c r="G56" t="s">
+      <c r="I56" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" t="s">
         <v>346</v>
       </c>
-      <c r="H56" t="s">
+      <c r="K56" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="12.75">
       <c r="A57" t="s">
+        <v>348</v>
+      </c>
+      <c r="B57" t="s">
         <v>349</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>350</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>351</v>
       </c>
-      <c r="D57" t="s">
+      <c r="F57" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" t="s">
         <v>352</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" t="s">
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+      <c r="J57" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K57" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="12.75">
       <c r="A58" t="s">
+        <v>348</v>
+      </c>
+      <c r="B58" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C58" t="s">
         <v>355</v>
       </c>
       <c r="D58" t="s">
         <v>356</v>
       </c>
       <c r="F58" t="s">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="G58" t="s">
-        <v>41</v>
+        <v>151</v>
       </c>
       <c r="H58" t="s">
         <v>357</v>
       </c>
       <c r="I58" t="s">
         <v>17</v>
       </c>
+      <c r="J58" t="s">
+        <v>358</v>
+      </c>
       <c r="K58" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="12.75">
       <c r="A59" t="s">
+        <v>348</v>
+      </c>
+      <c r="B59" t="s">
         <v>349</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D59" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F59" t="s">
-        <v>80</v>
+        <v>362</v>
       </c>
       <c r="G59" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="H59" t="s">
-        <v>132</v>
+        <v>364</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
+      <c r="J59" t="s">
+        <v>365</v>
+      </c>
       <c r="K59" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="12.75">
       <c r="A60" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B60" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C60" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="D60" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="F60" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="G60" t="s">
         <v>24</v>
       </c>
       <c r="H60" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
       <c r="I60" t="s">
         <v>17</v>
       </c>
       <c r="J60" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="K60" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12.75">
       <c r="A61" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B61" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C61" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F61" t="s">
-        <v>80</v>
+        <v>376</v>
       </c>
       <c r="G61" t="s">
-        <v>24</v>
+        <v>377</v>
       </c>
       <c r="H61" t="s">
-        <v>132</v>
+        <v>378</v>
       </c>
       <c r="I61" t="s">
         <v>17</v>
       </c>
       <c r="J61" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:10" ht="12.75">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="12.75">
       <c r="A62" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B62" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C62" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D62" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="F62" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="G62" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H62" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="I62" t="s">
         <v>17</v>
       </c>
-      <c r="J62" t="s">
-        <v>381</v>
+      <c r="K62" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="12.75">
       <c r="A63" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B63" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C63" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D63" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F63" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="G63" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="H63" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="I63" t="s">
         <v>17</v>
       </c>
-      <c r="J63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K63" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" ht="12.75">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75">
       <c r="A64" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="B64" t="s">
+        <v>381</v>
+      </c>
+      <c r="C64" t="s">
         <v>390</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>391</v>
       </c>
       <c r="F64" t="s">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="G64" t="s">
         <v>24</v>
       </c>
       <c r="H64" t="s">
+        <v>42</v>
+      </c>
+      <c r="I64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" t="s">
         <v>392</v>
       </c>
-      <c r="I64" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="1:9" ht="12.75">
+    </row>
+    <row r="65" spans="1:11" ht="12.75">
       <c r="A65" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B65" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C65" t="s">
-        <v>393</v>
+        <v>395</v>
+      </c>
+      <c r="D65" t="s">
+        <v>396</v>
       </c>
       <c r="F65" t="s">
-        <v>113</v>
+        <v>397</v>
       </c>
       <c r="G65" t="s">
         <v>24</v>
       </c>
       <c r="H65" t="s">
-        <v>64</v>
+        <v>398</v>
       </c>
       <c r="I65" t="s">
         <v>17</v>
+      </c>
+      <c r="J65" t="s">
+        <v>399</v>
+      </c>
+      <c r="K65" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="12.75">
       <c r="A66" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B66" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="C66" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="D66" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F66" t="s">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="G66" t="s">
         <v>24</v>
       </c>
       <c r="H66" t="s">
-        <v>392</v>
+        <v>42</v>
       </c>
       <c r="I66" t="s">
         <v>17</v>
       </c>
       <c r="J66" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="K66" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="B67" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="C67" t="s">
-        <v>402</v>
+        <v>409</v>
+      </c>
+      <c r="D67" t="s">
+        <v>410</v>
       </c>
       <c r="F67" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="G67" t="s">
         <v>24</v>
       </c>
       <c r="H67" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="I67" t="s">
         <v>17</v>
       </c>
       <c r="J67" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="12.75">
       <c r="A68" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B68" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="C68" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="D68" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="F68" t="s">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="G68" t="s">
         <v>24</v>
       </c>
       <c r="H68" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="I68" t="s">
         <v>17</v>
       </c>
       <c r="J68" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:11" ht="12.75">
+        <v>418</v>
+      </c>
+      <c r="K68" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12.75">
       <c r="A69" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="B69" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="C69" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="F69" t="s">
-        <v>412</v>
+        <v>134</v>
       </c>
       <c r="G69" t="s">
-        <v>413</v>
+        <v>24</v>
       </c>
       <c r="H69" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="I69" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="12.75">
       <c r="A70" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B70" t="s">
-        <v>418</v>
+        <v>421</v>
+      </c>
+      <c r="C70" t="s">
+        <v>424</v>
       </c>
       <c r="F70" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="G70" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="H70" t="s">
-        <v>419</v>
+        <v>79</v>
       </c>
       <c r="I70" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="71" spans="1:9" ht="12.75">
+    <row r="71" spans="1:11" ht="12.75">
       <c r="A71" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B71" t="s">
-        <v>421</v>
+        <v>426</v>
+      </c>
+      <c r="C71" t="s">
+        <v>427</v>
+      </c>
+      <c r="D71" t="s">
+        <v>428</v>
       </c>
       <c r="F71" t="s">
-        <v>422</v>
+        <v>134</v>
       </c>
       <c r="G71" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="H71" t="s">
         <v>423</v>
       </c>
       <c r="I71" t="s">
         <v>17</v>
       </c>
+      <c r="J71" t="s">
+        <v>429</v>
+      </c>
+      <c r="K71" t="s">
+        <v>430</v>
+      </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="B72" t="s">
-        <v>425</v>
+        <v>432</v>
+      </c>
+      <c r="C72" t="s">
+        <v>433</v>
       </c>
       <c r="F72" t="s">
-        <v>426</v>
+        <v>134</v>
       </c>
       <c r="G72" t="s">
         <v>24</v>
       </c>
       <c r="H72" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="I72" t="s">
         <v>17</v>
       </c>
       <c r="J72" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="B73" t="s">
-        <v>429</v>
+        <v>432</v>
+      </c>
+      <c r="C73" t="s">
+        <v>436</v>
+      </c>
+      <c r="D73" t="s">
+        <v>437</v>
       </c>
       <c r="F73" t="s">
-        <v>430</v>
+        <v>134</v>
       </c>
       <c r="G73" t="s">
         <v>24</v>
       </c>
       <c r="H73" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="I73" t="s">
         <v>17</v>
       </c>
       <c r="J73" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="12.75">
       <c r="A74" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B74" t="s">
-        <v>433</v>
+        <v>441</v>
+      </c>
+      <c r="C74" t="s">
+        <v>442</v>
       </c>
       <c r="F74" t="s">
-        <v>80</v>
+        <v>443</v>
       </c>
       <c r="G74" t="s">
+        <v>444</v>
+      </c>
+      <c r="H74" t="s">
+        <v>445</v>
+      </c>
+      <c r="I74" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" t="s">
+        <v>446</v>
+      </c>
+      <c r="K74" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12.75">
+      <c r="A75" t="s">
+        <v>448</v>
+      </c>
+      <c r="B75" t="s">
+        <v>449</v>
+      </c>
+      <c r="F75" t="s">
+        <v>121</v>
+      </c>
+      <c r="G75" t="s">
+        <v>122</v>
+      </c>
+      <c r="H75" t="s">
+        <v>450</v>
+      </c>
+      <c r="I75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12.75">
+      <c r="A76" t="s">
+        <v>451</v>
+      </c>
+      <c r="B76" t="s">
+        <v>452</v>
+      </c>
+      <c r="F76" t="s">
+        <v>453</v>
+      </c>
+      <c r="G76" t="s">
+        <v>177</v>
+      </c>
+      <c r="H76" t="s">
+        <v>454</v>
+      </c>
+      <c r="I76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
+      <c r="A77" t="s">
+        <v>455</v>
+      </c>
+      <c r="B77" t="s">
+        <v>456</v>
+      </c>
+      <c r="F77" t="s">
+        <v>457</v>
+      </c>
+      <c r="G77" t="s">
         <v>24</v>
       </c>
-      <c r="H74" t="s">
-[...22 lines deleted...]
-      <c r="G75" t="s">
+      <c r="H77" t="s">
+        <v>458</v>
+      </c>
+      <c r="I77" t="s">
+        <v>17</v>
+      </c>
+      <c r="J77" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="12.75">
+      <c r="A78" t="s">
+        <v>455</v>
+      </c>
+      <c r="B78" t="s">
+        <v>460</v>
+      </c>
+      <c r="F78" t="s">
+        <v>461</v>
+      </c>
+      <c r="G78" t="s">
         <v>24</v>
       </c>
-      <c r="H75" t="s">
-[...32 lines deleted...]
-        <v>442</v>
+      <c r="H78" t="s">
+        <v>462</v>
+      </c>
+      <c r="I78" t="s">
+        <v>17</v>
+      </c>
+      <c r="J78" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="12.75">
+      <c r="A79" t="s">
+        <v>463</v>
+      </c>
+      <c r="B79" t="s">
+        <v>464</v>
+      </c>
+      <c r="F79" t="s">
+        <v>41</v>
+      </c>
+      <c r="G79" t="s">
+        <v>24</v>
+      </c>
+      <c r="H79" t="s">
+        <v>127</v>
+      </c>
+      <c r="I79" t="s">
+        <v>17</v>
+      </c>
+      <c r="J79" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
+      <c r="A80" t="s">
+        <v>463</v>
+      </c>
+      <c r="B80" t="s">
+        <v>465</v>
+      </c>
+      <c r="C80" t="s">
+        <v>465</v>
+      </c>
+      <c r="F80" t="s">
+        <v>466</v>
+      </c>
+      <c r="G80" t="s">
+        <v>24</v>
+      </c>
+      <c r="H80" t="s">
+        <v>467</v>
+      </c>
+      <c r="I80" t="s">
+        <v>17</v>
+      </c>
+      <c r="J80" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
+      <c r="A81" t="s">
+        <v>468</v>
+      </c>
+      <c r="B81" t="s">
+        <v>469</v>
+      </c>
+      <c r="C81" t="s">
+        <v>470</v>
+      </c>
+      <c r="F81" t="s">
+        <v>471</v>
+      </c>
+      <c r="G81" t="s">
+        <v>157</v>
+      </c>
+      <c r="H81" t="s">
+        <v>472</v>
+      </c>
+      <c r="I81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J81" t="s">
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>