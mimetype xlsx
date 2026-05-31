--- v0 (2026-04-02)
+++ v1 (2026-05-31)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="789">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Address1</t>
   </si>
@@ -1224,60 +1224,60 @@
   <si>
     <t>3025743001</t>
   </si>
   <si>
     <t>J GOODCHILD; M ZIEGLER; M MORGAN</t>
   </si>
   <si>
     <t>101 PARK AVE</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
     <t>JOHN.GOODCHILD@MORGANLEWIS.COM; MATTHEW.ZIEGLER@MORGANLEWIS.COM; MICHAEL.MORGAN@MORGANLEWIS.COM</t>
   </si>
   <si>
     <t>2123096001</t>
   </si>
   <si>
     <t>MORRIS JAMES LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO THE COMMITTEE)</t>
   </si>
   <si>
-    <t>ATTN: E MONZO; B KEILSON; S CERRA</t>
+    <t>ATTN: ERIC MONZO; SIENNA CERRA</t>
   </si>
   <si>
     <t>3205 AVENUE NORTH BLVD, STE 100</t>
   </si>
   <si>
     <t>19803</t>
   </si>
   <si>
-    <t>EMONZO@MORRISJAMES.COM; BKEILSON@MORRISJAMES.COM; SCERRA@MORRISJAMES.COM</t>
+    <t>EMONZO@MORRISJAMES.COM; SCERRA@MORRISJAMES.COM</t>
   </si>
   <si>
     <t>302-571-1750</t>
   </si>
   <si>
     <t>MORRIS NICHOLS ARSHT &amp; TUNNELL LLP</t>
   </si>
   <si>
     <t>(COUNSEL TO AMERICA INC; ALTAIR)</t>
   </si>
   <si>
     <t>ATTN D ABBOT, O TALMO, L BRZOZOWSKI</t>
   </si>
   <si>
     <t>1201 N MARKET ST, 16TH FL</t>
   </si>
   <si>
     <t>DABBOTT@MORRISNICHOLS.COM; MTALMO@MORRISNICHOLS.COM; LBRZOZOWSKI@MORRISNICHOLS.COM; CMILLER@MORRISNICHOLS.COM</t>
   </si>
   <si>
     <t>302-658-3989</t>
   </si>
   <si>
     <t>MORRISON &amp; FOERSTER LLP</t>
   </si>
@@ -2376,51 +2376,51 @@
   <si>
     <t>3022524330</t>
   </si>
   <si>
     <t>ZF Friedrichshafen AG</t>
   </si>
   <si>
     <t>c/o ZF North America, Inc.</t>
   </si>
   <si>
     <t>ATTN: Scott Kempkens</t>
   </si>
   <si>
     <t>15811 Centennial Drive</t>
   </si>
   <si>
     <t>Northville</t>
   </si>
   <si>
     <t>48168</t>
   </si>
   <si>
     <t>SCOTT.KEMPKENS@ZF.COM</t>
   </si>
   <si>
-    <t>Public Service List ( 4/2/2026 4:44:22 AM )</t>
+    <t>Public Service List ( 5/31/2026 4:42:13 PM )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2533,51 +2533,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2832,51 +2832,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26671ab7-edbd-4a20-84fe-48e101fd41f8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39a552af-87fe-41c2-8e21-6e5d309e08c1}">
   <dimension ref="A1:K147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="50.714285714285715" defaultRowHeight="12.75"/>
   <cols>
     <col min="12" max="13" width="15.714285714285714" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75">
       <c r="A1" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">